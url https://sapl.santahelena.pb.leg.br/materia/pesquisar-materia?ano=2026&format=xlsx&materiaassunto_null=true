--- v0 (2026-03-21)
+++ v1 (2026-05-09)
@@ -10,339 +10,567 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="223" uniqueCount="120">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="439" uniqueCount="211">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>FABIANA</t>
   </si>
   <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/259/indicacao_.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA PASSAGRM MOLHDA OU PONTE PARA O RETIRO DOS PARNAIBAS.</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>JÚNIOR</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/289/indicacao_2.pdf</t>
+  </si>
+  <si>
+    <t>Solicito do poder executivo Municipal a construção de uma passagem molhada no sítio quixaba área rural deste município de Santa Helena</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>BRENO ROLIM</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/293/indicacao_03.pdf</t>
+  </si>
+  <si>
+    <t>Solicita ao poder executivo Municipal a construção de ginásio poliesportivo no distrito de Melancias aréa rural deste município de Santa Helena Barra PB.</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/294/indicacao_04.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao poder executivo municipal a construção de um mini campo no distrito de Melancias, aréa rural deste município de Santa Helena / PB.</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/300/indicacao_05.pdf</t>
+  </si>
+  <si>
+    <t>Solicita poder da contigo Municipal a construção de uma passagem molhada na comunidade cacimba do gado área rural do município de Santa Helena pb</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/301/indicacao_06.pdf</t>
+  </si>
+  <si>
+    <t>Solicita poder do executivo Municipal a construção de uma passagem molhada na localidade dos Gonçalves área rural do município de Santa Helena- pb.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JOÃO PEDRO</t>
   </si>
   <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/258/requerimento__1.pdf</t>
   </si>
   <si>
     <t>O Vereador João Pedro Firmino Ramalho, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, requerer que seja encaminhada à Secretaria competente a adoção das providências necessárias para:_x000D_
 A realização do calçamento da Travessa Projetada, localizada no Conjunto Vila Nova;_x000D_
 A continuidade do calçamento da Rua Joana Ferreira de Souza, garantindo a conclusão do pavimento.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>2</t>
-[...1 lines deleted...]
-  <si>
     <t>NIELSON</t>
   </si>
   <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/264/2_3.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com assento nesta Casa Legislativa, vem perante Vossa Excelência, em conformidade com o Regimento Interno desta casa, com a Lei Orgânica Municipal e demais disposições legais, solicitar à Vossa Excelência a inclusão do presente requerimento para apreciação e votação do Plenário, e se aprovado seja enviado ofício ao Exmo. Sr. JOÃO CLEBER FERREIRA LIMA, Digníssimo Prefeito Municipal de Santa Helena – PB</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>3</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/265/3_1.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS JÚNIOR DE ABREU BRAGA, Vereador neste Poder Legislativo de Santa Helena- PB, VENHO na forma regimental e nos termos da Lei Orgânica Municipal, REQUERER a Vossa Excelência, que após ouvido plenário se digne a enviar ofício ao Sr. Prefeito Municipal JOÃO CLEBER FERREIRA LIMA, solicitando reparos na estrada vicinal que liga o Distrito de Melancias ao Distrito de Várzea da Ema.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>4</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/276/requerimento_4_2.pdf</t>
   </si>
   <si>
     <t>EU, CARLOS JUNIOR DE ABREU BRAGA, VEREADORO NESTA PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERERA VOSSA EXCELÊNCIA, QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR AO SR. PREFEITO MUNICIPAL JOÃO CLEBER FERREIRA LIMA, SOLICITANDO O RETORNO DAS ATIVIDADES FÍSICAS FUNCIONAL DO GRUPO DAS MULHERES DO DISTRITO DE VÁRZEA DA EMA NESTE MUNICIPIO DE SANTA HELENA/PB</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>5</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/277/requerimento_5_2.pdf</t>
   </si>
   <si>
     <t>EU, MARIA DE FATINA GONZAGA GOMES HONORATO, VEREADORA NESTA PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERERA VOSSA EXCELÊNCIA, QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR AO SR. PREFEITO MUNICIPAL JOÃO CLEBER FERREIRA LIMA, SOLICITANDO O RETORNO DAS ATIVIDADES FÍSICAS FUNCIONAL DO GRUPO DAS MULHERES DA SEDE DO MUNICÍPIO DE SANTA HELENA/PB.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>6</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/278/requerimento_6_1.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO MUNICIPAL JUNTO A SECRETÁRIA DE INFRAESTRUTURA E A DEFESA CIVIL, A REALIZAÇÃO DE INSPEÇÃO TÉCNICA NA PAREDE DA BARRAGEM DE SANTA HELENA -PB ,CUJAS ÁGUA CRUZAM A CIDADE.</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>BRENO ROLIM, ROGERIO LEITE, VALDIVAN ABRANTES</t>
   </si>
   <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/279/requerimento_7_1.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES E DOCUMENTAÇÃO INTEGRAL ACERCA DAS DESPESAS REALIZADAS COM AS FESTIVIDADES DE EMANCIPAÇÃO POLÍTICA E CARNAVAL 2026, NOS TERMOS DA CONTRIBUIÇÃO FEDERAL, REGIMENTO INTERNO E LEI FEDERAL N°12.527/2011.</t>
   </si>
   <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>VALDIVAN ABRANTES</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/282/8_1.pdf</t>
+  </si>
+  <si>
+    <t>A CONSTITUIÇÃO DA REPÚBLICA ESTABELECE QUE O PODER LEGISLATIVO EXERCE FUNÇÃO  FISCALIZATÓRIA SOBRE A ADMINISTRAÇÃO PÚBLICA.</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>ROGERIO LEITE</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/284/projeto_de_lei_15_1.pdf</t>
+  </si>
+  <si>
+    <t>Requer-se que após apreciação do plenário e posterior aprovação desta casa, através do poder executivo municipal seja PROVIDENCIADO URGENTEMENTE A LIMPEZA DA PARTE DA SANGRIA SEGUINDO ATÉ LÁ EM BAIXO ONDE TEM UMA CACHOEIRA DA BARRAGEM DE NOSSA CIDADE QUE FICA SITUADA NO SÍTIO CAJUEIRO.</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/285/requerimento_10.pdf</t>
+  </si>
+  <si>
+    <t>Eu, CARLOS JUNIOR DE ABREU BRAGA, Vereadores neste Poder Legislativo de Santa Helena-PB, VENHO na forma regimental e nos termos da Lei Orgânica Municipal, REQUERER, a Vossa Excelência, que após ouvido plenário, este PODER LEGISLATIVO se digne a enviar ofício ao CHEFE DO DER (departamento de estradas e rodagens) escritório de Cajazeiras-PB, solicitando fazer o roço da PB 393 que liga a cidade de Santa Helena/PB a São João do Rio do Peixe-PB.</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/286/requerimento_11.pdf</t>
+  </si>
+  <si>
+    <t>Eu, CARLOS JUNIOR DE ABREU BRAGA, Vereadores neste Poder Legislativo de Santa Helena-PB, VENHO na forma regimental e nos termos da Lei Orgânica Municipal, REQUERER, a Vossa Excelência, que após ouvido plenário, se digne a enviar oficio ao sr, João Cleber Ferreira Lima , solicitando  fazer um reparo na parede da Barragem de epitacio no sitio formigueiro, neste Municipal de Sanra Helena/pb.</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/302/requerimento_12.pdf</t>
+  </si>
+  <si>
+    <t>Sessão especial em comemoração ao aniversário do distrito de Várzea da Ema, no dia 27/07/2026</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/303/requerimento_13.pdf</t>
+  </si>
+  <si>
+    <t>PROMOVA A IMEDIATA REATIVAÇÃO DO SERVIÇO DE CONVIVÊNCIA E FORTALECIMENTO DE VÍNCULOS (SCFV) NO POLO DO CRAS DA COMUNIDADE DE VÁRZEA DA EMA, COM A RETOMADA INTEGRAL DAS ATIVIDADES ANTERIORMENTE OFERTADAS À POPULAÇÃO.</t>
+  </si>
+  <si>
     <t>256</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/256/projeto_7_2.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA FINS QUE ESPECÍFICA.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/257/projeto_8.pdf</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>9</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/266/9.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>10</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/267/10.pdf</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>11</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/268/11_1.pdf</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>12</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/269/12_1_2.pdf</t>
   </si>
   <si>
     <t>FICA A ALIQUOTA PREVIDENCIÁRIA DO REGIME PRÓPRIO DE PREVIDÊNCIA DO MUNICÍPIO DE SANTA HELENA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>13</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/273/projeto_13.pdf</t>
   </si>
   <si>
     <t>MODIFICA REDAÇÃO DO ANEXO INÍCIO DA LEI MUNICIPAL N°822/2022, DE 31 DE MAIO DE 2022, DANDO OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/290/projeto_de_lei_n_015_2026_majora_remuneracao_do_cargo_de_medico_veterinario-assinado-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera redação do Anexo I da lei N° 557/2009, para Majorar  a remuneração do cargo de médico veterinário do município de Santa Helena/ PB e da outras providências.</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/291/projeto_de_lei_n_016_2026_majora_remuneracao_do_cargo_de_engenheiro_civil-assinado-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Altera a redação do Anexo II da lei N° 849/2023, para majorar a remuneração do cargo de engenheiro civil do município de Santa Helena/PB e da outras providências.</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/292/projeto_de_lei_n_017__execucao_do_programa_municipal_de_servico_voluntario-assinado.pdf</t>
+  </si>
+  <si>
+    <t>Autorizo o poder executivo municipal abre crédito especial para fins que  específica.</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/307/downloadfile.bin_13.pdf</t>
+  </si>
+  <si>
+    <t>Autorizo O poder executivo Municipal a abrir  crédito especial para fins que específica.</t>
+  </si>
+  <si>
     <t>254</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/254/downloadfile.bin_10_1.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE "CONSTANTINO BENTO DANTAS " A PASSAGEM MOLHADA CONTRUIDA LIGANDO OS SITIOS GENIPAPEIRO E SITIO SINGAPURA NA AREA RURAL DO MUNICIPIO DE SANTA HELENA/PB E ADOTA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/255/downloadfile.bin_12_1.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A UTILIZAÇÃO DO TRANSPORTE ESCOLAR FORNECIDO PELO MUNICIPIO DE SANTA HELENA-PB PELOS PROFESSORES, NAS ROTAS MUNICIPAIS E INTERMUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
     <t>NENEM DA BONITA</t>
   </si>
   <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/274/pj_lei_13_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA CÂMARA DOS VEREADORES DO LEGISLATIVO, REDEFINE A ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE SANTA HELENA -PB, E DA OUTRA PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/275/projeto_13_1_2.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL AO SINDICATO DOS TRABALHADORES RURAIS AGRICULTORES E AGRICULTURAS FAMILIARES DE SANTA HELENA-PB E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>BRENO ROLIM</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/280/14_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE UTILIDADE PÚBLICA MUNICIPAL A ASSOCIAÇÃO DE PRODUTORES RURAIS DO DISTRITO MELANCIAS MUNICIPAL DE SANTA HELENA- PB DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/283/projeto_de_lei_15_1.pdf</t>
+  </si>
+  <si>
+    <t>FICA DENOMINADO DE “JUCIENE ABRANTES DE LIRA (NIN)” A RUA PARALELA A RUA DJACI SATURNINO DE ALBUQUERQUE NO DISTRITO DE VÁRZEA DA EMA, NESTE MUNICÍPIO DE SANTA HELENA-PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/287/16_projeto_de_lei_.pdf</t>
+  </si>
+  <si>
+    <t>FICA DENOMINADO DE "FRANCISCO TAVARES DE FIGUEIREDO (SEU CHICO GERALDO)" A RUA PARALELA A RUA DJACI SATURNINO DE ALBUQUERQUE NO DISTRITO DE VARZEA DA EMA, NESTE MUNICIPIO DE SANTA HELENA -PB E DÁ OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/288/pronto_de_lei_17.pdf</t>
+  </si>
+  <si>
+    <t>FICA DENOMINADO DE FRANCISCO DIASSIS DIAS " O ASSISÃO" A QUADRA DE AREIA QUE SERÁ CONTRUIDA VIZINHO A QUADRA DE ESPORTES NO DISTRITO DE VARZEA DA EMA, NESTE MUNICIPIO DE SANTA HELENA/PB ADOTA OUTRAS PROVIDENCIAS.</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/295/projeto_de_lei_20.pdf</t>
+  </si>
+  <si>
+    <t>Assegura aos professores da rede de ensino municipal e particular de todo território do Município de Santa Helena Paraíba, que estejam exercendo suas funções o pagamento de 50% (cinquenta por cento) do valor realmente cobrado para o ingresso em estabelecimentos e/ou casas de diversões, parques ambientais e naturais, inclusive de preservação, praças esportivas e similares, que promovam espetáculos de lazer, entretenimento e difusão cultural, conforme especifica.</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/296/projeto_de_lei_21.pdf</t>
+  </si>
+  <si>
+    <t>Consegue título de utilidade pública municipal a  "cooperativa ministra dos intrigantes de Várzea da Ema LTDA", e de outras providencies.</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/297/pronto_de_lei_22.pdf</t>
+  </si>
+  <si>
+    <t>Concede título de utilidade pública municipal, ao "núcleo de integração rural de Várzea da Ema", outras providências.</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/306/projeto_de_lei_23_1.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no âmbito do município de Santa Helena- pb , o programa "praça do autista", e da  outras providências.</t>
+  </si>
+  <si>
     <t>260</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/260/1_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE MOÇÃO DE APLAUSO AO 3° SGT QPC -  FRANCISCO PETRÔNIO GONÇALVES FORMIGA. MATRÍCULA:522.000-9.  E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/261/2_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE MOÇÃO DE APLAUSO AO 3° SGT QPC -  JESUS ALVES DE ANDRADE. MATRÍCULA: 523.203-.  E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>262</t>
@@ -357,50 +585,95 @@
     <t>263</t>
   </si>
   <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/263/4.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO SANTAHELENESE AO ODONTÓLOGO DR. JOSÉ VINICIUS DE OLIVEIRA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/270/pj_decreto_5_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE MOÇÃO DE APLAUSOS A EMPRESA M.A RECICLAGEM INSCRITO NO CNPJ N°53.379.231/0001-14. REPRESENTADO PELO SEU ADMINISTRADOR SR. ANTÔNIO LOPES GOMES FILHO (ANTÔNIO FILHO) E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/271/decreto_6_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE MOÇÃO DE APLAUSOS AO PRIMEIRO SECRETÁRIO QPC EVANILSON GONÇALVES DA SILVA. POLICIA MILITAR DO ESTADO DA PARAÍBA. SOB MATRÍCULA: 525.113-3 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/281/decreto_legislativo_.pdf</t>
+  </si>
+  <si>
+    <t>ACOLHE PARECER PRÉVIO DO TRIBUNAL DE CONTAS DO ESTADO, PROCESSO Nº 02409/2024-9, RELATIVO À PRESTAÇÃO DE CONTAS DO MUNICÍPIO DE SANTA HELENA – PARAÍBA, EXERCÍCIO FINANCEIRO DE 2023, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/298/decreto_08.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre concessão de moção de aplauso a senhora "Vitória Régia Carlos Soares", conforme abaixo especificado.</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/299/decreto_09.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre concessão de moção de aplauso ao senhor "Renato Brasileiro da Silva", conforme abaixo especificado.</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/304/decreto_10_.pdf</t>
+  </si>
+  <si>
+    <t>Moção de aplauso Márcia verônica Alves de Carvalho, João Lourenço de Sousa filho, Francisco Santana da Silva, Carlos André Santana Duarte e José vitoriano da Silva Neto bem como a todos os demais organizadores do evento "CORRE SANTA HELENA"</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/305/decreto_1q.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre concessão de moção de aplauso ao IFPB instituto federal da Paraíba campus Cajazeiras/PB. E adota outras providências.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/272/1_3_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OS PRAZOS E CONDIÇÕES PARA A INCLUSÃO DE PROPOSIÇÕES NA ORDEM DO DIA DAS SESSÕES DA CÂMARA MUNICIPAL DE SANTA HELENA E DÁ OUTRAS OPORTUNIDADES.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -719,68 +992,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/259/indicacao_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/258/requerimento__1.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/264/2_3.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/265/3_1.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/276/requerimento_4_2.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/277/requerimento_5_2.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/278/requerimento_6_1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/279/requerimento_7_1.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/256/projeto_7_2.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/257/projeto_8.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/266/9.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/267/10.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/268/11_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/269/12_1_2.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/273/projeto_13.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/254/downloadfile.bin_10_1.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/255/downloadfile.bin_12_1.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/274/pj_lei_13_1.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/275/projeto_13_1_2.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/280/14_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/260/1_2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/261/2_2.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/262/3.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/263/4.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/270/pj_decreto_5_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/271/decreto_6_1.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/272/1_3_2.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/259/indicacao_.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/289/indicacao_2.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/293/indicacao_03.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/294/indicacao_04.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/300/indicacao_05.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/301/indicacao_06.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/258/requerimento__1.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/264/2_3.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/265/3_1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/276/requerimento_4_2.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/277/requerimento_5_2.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/278/requerimento_6_1.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/279/requerimento_7_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/282/8_1.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/284/projeto_de_lei_15_1.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/285/requerimento_10.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/286/requerimento_11.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/302/requerimento_12.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/303/requerimento_13.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/256/projeto_7_2.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/257/projeto_8.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/266/9.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/267/10.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/268/11_1.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/269/12_1_2.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/273/projeto_13.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/290/projeto_de_lei_n_015_2026_majora_remuneracao_do_cargo_de_medico_veterinario-assinado-assinado.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/291/projeto_de_lei_n_016_2026_majora_remuneracao_do_cargo_de_engenheiro_civil-assinado-assinado.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/292/projeto_de_lei_n_017__execucao_do_programa_municipal_de_servico_voluntario-assinado.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/307/downloadfile.bin_13.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/254/downloadfile.bin_10_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/255/downloadfile.bin_12_1.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/274/pj_lei_13_1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/275/projeto_13_1_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/280/14_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/283/projeto_de_lei_15_1.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/287/16_projeto_de_lei_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/288/pronto_de_lei_17.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/295/projeto_de_lei_20.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/296/projeto_de_lei_21.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/297/pronto_de_lei_22.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/306/projeto_de_lei_23_1.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/260/1_2.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/261/2_2.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/262/3.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/263/4.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/270/pj_decreto_5_1.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/271/decreto_6_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/281/decreto_legislativo_.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/298/decreto_08.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/299/decreto_09.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/304/decreto_10_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/305/decreto_1q.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2026/272/1_3_2.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H28"/>
+  <dimension ref="A1:H55"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="47.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="169.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -800,744 +1073,1473 @@
       </c>
       <c r="D2" t="s">
         <v>11</v>
       </c>
       <c r="E2" t="s">
         <v>12</v>
       </c>
       <c r="F2" t="s">
         <v>13</v>
       </c>
       <c r="G2" s="1" t="s">
         <v>14</v>
       </c>
       <c r="H2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>11</v>
       </c>
       <c r="E3" t="s">
+        <v>12</v>
+      </c>
+      <c r="F3" t="s">
         <v>18</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3" s="1" t="s">
         <v>19</v>
       </c>
-      <c r="G3" s="1" t="s">
+      <c r="H3" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>9</v>
+      </c>
+      <c r="C4" t="s">
         <v>22</v>
       </c>
-      <c r="B4" t="s">
-[...2 lines deleted...]
-      <c r="C4" t="s">
+      <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>23</v>
       </c>
-      <c r="D4" t="s">
-[...5 lines deleted...]
-      <c r="F4" t="s">
+      <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
-      <c r="G4" s="1" t="s">
+      <c r="H4" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>9</v>
+      </c>
+      <c r="C5" t="s">
         <v>27</v>
       </c>
-      <c r="B5" t="s">
-[...2 lines deleted...]
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>11</v>
+      </c>
+      <c r="E5" t="s">
+        <v>12</v>
+      </c>
+      <c r="F5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" s="1" t="s">
         <v>28</v>
       </c>
-      <c r="D5" t="s">
-[...5 lines deleted...]
-      <c r="F5" t="s">
+      <c r="H5" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
+        <v>30</v>
+      </c>
+      <c r="B6" t="s">
+        <v>9</v>
+      </c>
+      <c r="C6" t="s">
+        <v>31</v>
+      </c>
+      <c r="D6" t="s">
+        <v>11</v>
+      </c>
+      <c r="E6" t="s">
+        <v>12</v>
+      </c>
+      <c r="F6" t="s">
+        <v>18</v>
+      </c>
+      <c r="G6" s="1" t="s">
         <v>32</v>
       </c>
-      <c r="B6" t="s">
-[...2 lines deleted...]
-      <c r="C6" t="s">
+      <c r="H6" t="s">
         <v>33</v>
-      </c>
-[...13 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
+        <v>34</v>
+      </c>
+      <c r="B7" t="s">
+        <v>9</v>
+      </c>
+      <c r="C7" t="s">
+        <v>35</v>
+      </c>
+      <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
+        <v>18</v>
+      </c>
+      <c r="G7" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="B7" t="s">
-[...2 lines deleted...]
-      <c r="C7" t="s">
+      <c r="H7" t="s">
         <v>37</v>
-      </c>
-[...13 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
+        <v>38</v>
+      </c>
+      <c r="B8" t="s">
+        <v>9</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
+        <v>39</v>
+      </c>
+      <c r="E8" t="s">
         <v>40</v>
       </c>
-      <c r="B8" t="s">
-[...2 lines deleted...]
-      <c r="C8" t="s">
+      <c r="F8" t="s">
         <v>41</v>
-      </c>
-[...7 lines deleted...]
-        <v>19</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
+        <v>17</v>
+      </c>
+      <c r="D9" t="s">
+        <v>39</v>
+      </c>
+      <c r="E9" t="s">
+        <v>40</v>
+      </c>
+      <c r="F9" t="s">
         <v>45</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="F9" t="s">
+      <c r="G9" s="1" t="s">
         <v>46</v>
       </c>
-      <c r="G9" s="1" t="s">
+      <c r="H9" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
+        <v>48</v>
+      </c>
+      <c r="B10" t="s">
+        <v>9</v>
+      </c>
+      <c r="C10" t="s">
+        <v>22</v>
+      </c>
+      <c r="D10" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" t="s">
+        <v>40</v>
+      </c>
+      <c r="F10" t="s">
+        <v>18</v>
+      </c>
+      <c r="G10" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="B10" t="s">
-[...5 lines deleted...]
-      <c r="D10" t="s">
+      <c r="H10" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>55</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>56</v>
+        <v>27</v>
       </c>
       <c r="D11" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="E11" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F11" t="s">
+        <v>18</v>
+      </c>
+      <c r="G11" s="1" t="s">
         <v>52</v>
       </c>
-      <c r="G11" s="1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H11" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>58</v>
+        <v>54</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>59</v>
+        <v>31</v>
       </c>
       <c r="D12" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="E12" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
+        <v>13</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="H12" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>62</v>
+        <v>57</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>63</v>
+        <v>35</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="E13" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F13" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>64</v>
+        <v>58</v>
       </c>
       <c r="H13" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>66</v>
+        <v>61</v>
       </c>
       <c r="D14" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="E14" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="F14" t="s">
-        <v>52</v>
+        <v>62</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="H14" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
+        <v>65</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>66</v>
+      </c>
+      <c r="D15" t="s">
+        <v>39</v>
+      </c>
+      <c r="E15" t="s">
+        <v>40</v>
+      </c>
+      <c r="F15" t="s">
+        <v>67</v>
+      </c>
+      <c r="G15" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="B15" t="s">
-[...2 lines deleted...]
-      <c r="C15" t="s">
+      <c r="H15" t="s">
         <v>69</v>
-      </c>
-[...13 lines deleted...]
-        <v>71</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>71</v>
+      </c>
+      <c r="D16" t="s">
+        <v>39</v>
+      </c>
+      <c r="E16" t="s">
+        <v>40</v>
+      </c>
+      <c r="F16" t="s">
         <v>72</v>
       </c>
-      <c r="B16" t="s">
-[...2 lines deleted...]
-      <c r="C16" t="s">
+      <c r="G16" s="1" t="s">
         <v>73</v>
       </c>
-      <c r="D16" t="s">
-[...8 lines deleted...]
-      <c r="G16" s="1" t="s">
+      <c r="H16" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
+        <v>75</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
         <v>76</v>
       </c>
-      <c r="B17" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D17" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="E17" t="s">
+        <v>40</v>
+      </c>
+      <c r="F17" t="s">
+        <v>18</v>
+      </c>
+      <c r="G17" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="F17" t="s">
-[...2 lines deleted...]
-      <c r="G17" s="1" t="s">
+      <c r="H17" t="s">
         <v>78</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
+        <v>79</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
         <v>80</v>
       </c>
-      <c r="B18" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D18" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="E18" t="s">
-        <v>77</v>
+        <v>40</v>
+      </c>
+      <c r="F18" t="s">
+        <v>18</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H18" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>83</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>69</v>
+        <v>84</v>
       </c>
       <c r="D19" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="E19" t="s">
-        <v>77</v>
+        <v>40</v>
       </c>
       <c r="F19" t="s">
-        <v>84</v>
+        <v>18</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>85</v>
       </c>
       <c r="H19" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>87</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>73</v>
+        <v>88</v>
       </c>
       <c r="D20" t="s">
-        <v>50</v>
+        <v>39</v>
       </c>
       <c r="E20" t="s">
-        <v>77</v>
+        <v>40</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>67</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="H20" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>91</v>
+        <v>61</v>
       </c>
       <c r="D21" t="s">
-        <v>50</v>
+        <v>92</v>
       </c>
       <c r="E21" t="s">
-        <v>77</v>
+        <v>93</v>
       </c>
       <c r="F21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>66</v>
       </c>
       <c r="D22" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E22" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F22" t="s">
-        <v>13</v>
+        <v>94</v>
       </c>
       <c r="G22" s="1" t="s">
         <v>98</v>
       </c>
       <c r="H22" t="s">
-        <v>99</v>
+        <v>96</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>99</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>71</v>
+      </c>
+      <c r="D23" t="s">
+        <v>92</v>
+      </c>
+      <c r="E23" t="s">
+        <v>93</v>
+      </c>
+      <c r="F23" t="s">
+        <v>94</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>100</v>
       </c>
-      <c r="B23" t="s">
-[...14 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>102</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>76</v>
+      </c>
+      <c r="D24" t="s">
+        <v>92</v>
+      </c>
+      <c r="E24" t="s">
+        <v>93</v>
+      </c>
+      <c r="F24" t="s">
+        <v>94</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="B24" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H24" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="D25" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E25" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F25" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="H25" t="s">
-        <v>108</v>
+        <v>101</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>109</v>
+        <v>106</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>37</v>
+        <v>84</v>
       </c>
       <c r="D26" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E26" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F26" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="H26" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>41</v>
+        <v>88</v>
       </c>
       <c r="D27" t="s">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="E27" t="s">
-        <v>97</v>
+        <v>93</v>
       </c>
       <c r="F27" t="s">
-        <v>84</v>
+        <v>94</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="H27" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
+        <v>112</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>113</v>
+      </c>
+      <c r="D28" t="s">
+        <v>92</v>
+      </c>
+      <c r="E28" t="s">
+        <v>93</v>
+      </c>
+      <c r="F28" t="s">
+        <v>94</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>114</v>
+      </c>
+      <c r="H28" t="s">
         <v>115</v>
       </c>
-      <c r="B28" t="s">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>117</v>
+      </c>
+      <c r="D29" t="s">
+        <v>92</v>
+      </c>
+      <c r="E29" t="s">
+        <v>93</v>
+      </c>
+      <c r="F29" t="s">
+        <v>94</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>118</v>
+      </c>
+      <c r="H29" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>120</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>121</v>
+      </c>
+      <c r="D30" t="s">
+        <v>92</v>
+      </c>
+      <c r="E30" t="s">
+        <v>93</v>
+      </c>
+      <c r="F30" t="s">
+        <v>94</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>122</v>
+      </c>
+      <c r="H30" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>124</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>125</v>
+      </c>
+      <c r="D31" t="s">
+        <v>92</v>
+      </c>
+      <c r="E31" t="s">
+        <v>93</v>
+      </c>
+      <c r="F31" t="s">
+        <v>94</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>126</v>
+      </c>
+      <c r="H31" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>128</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>61</v>
+      </c>
+      <c r="D32" t="s">
+        <v>92</v>
+      </c>
+      <c r="E32" t="s">
+        <v>129</v>
+      </c>
+      <c r="F32" t="s">
+        <v>45</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="H32" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>132</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>66</v>
+      </c>
+      <c r="D33" t="s">
+        <v>92</v>
+      </c>
+      <c r="E33" t="s">
+        <v>129</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H33" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>135</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>84</v>
+      </c>
+      <c r="D34" t="s">
+        <v>92</v>
+      </c>
+      <c r="E34" t="s">
+        <v>129</v>
+      </c>
+      <c r="F34" t="s">
+        <v>136</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H34" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>139</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>88</v>
+      </c>
+      <c r="D35" t="s">
+        <v>92</v>
+      </c>
+      <c r="E35" t="s">
+        <v>129</v>
+      </c>
+      <c r="F35" t="s">
+        <v>13</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>140</v>
+      </c>
+      <c r="H35" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>142</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>143</v>
+      </c>
+      <c r="D36" t="s">
+        <v>92</v>
+      </c>
+      <c r="E36" t="s">
+        <v>129</v>
+      </c>
+      <c r="F36" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>144</v>
+      </c>
+      <c r="H36" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>146</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>113</v>
+      </c>
+      <c r="D37" t="s">
+        <v>92</v>
+      </c>
+      <c r="E37" t="s">
+        <v>129</v>
+      </c>
+      <c r="F37" t="s">
+        <v>67</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>147</v>
+      </c>
+      <c r="H37" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>149</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>117</v>
+      </c>
+      <c r="D38" t="s">
+        <v>92</v>
+      </c>
+      <c r="E38" t="s">
+        <v>129</v>
+      </c>
+      <c r="F38" t="s">
+        <v>67</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>150</v>
+      </c>
+      <c r="H38" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>152</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>121</v>
+      </c>
+      <c r="D39" t="s">
+        <v>92</v>
+      </c>
+      <c r="E39" t="s">
+        <v>129</v>
+      </c>
+      <c r="F39" t="s">
+        <v>67</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H39" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>155</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>156</v>
+      </c>
+      <c r="D40" t="s">
+        <v>92</v>
+      </c>
+      <c r="E40" t="s">
+        <v>129</v>
+      </c>
+      <c r="F40" t="s">
+        <v>45</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H40" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>159</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>160</v>
+      </c>
+      <c r="D41" t="s">
+        <v>92</v>
+      </c>
+      <c r="E41" t="s">
+        <v>129</v>
+      </c>
+      <c r="F41" t="s">
+        <v>41</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H41" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>163</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>164</v>
+      </c>
+      <c r="D42" t="s">
+        <v>92</v>
+      </c>
+      <c r="E42" t="s">
+        <v>129</v>
+      </c>
+      <c r="F42" t="s">
+        <v>45</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H42" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>167</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>168</v>
+      </c>
+      <c r="D43" t="s">
+        <v>92</v>
+      </c>
+      <c r="E43" t="s">
+        <v>129</v>
+      </c>
+      <c r="F43" t="s">
+        <v>72</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H43" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>171</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
         <v>10</v>
       </c>
-      <c r="D28" t="s">
-[...12 lines deleted...]
-        <v>119</v>
+      <c r="D44" t="s">
+        <v>172</v>
+      </c>
+      <c r="E44" t="s">
+        <v>173</v>
+      </c>
+      <c r="F44" t="s">
+        <v>13</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>174</v>
+      </c>
+      <c r="H44" t="s">
+        <v>175</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>176</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>17</v>
+      </c>
+      <c r="D45" t="s">
+        <v>172</v>
+      </c>
+      <c r="E45" t="s">
+        <v>173</v>
+      </c>
+      <c r="F45" t="s">
+        <v>13</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>177</v>
+      </c>
+      <c r="H45" t="s">
+        <v>178</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>179</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>22</v>
+      </c>
+      <c r="D46" t="s">
+        <v>172</v>
+      </c>
+      <c r="E46" t="s">
+        <v>173</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>180</v>
+      </c>
+      <c r="H46" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>182</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>27</v>
+      </c>
+      <c r="D47" t="s">
+        <v>172</v>
+      </c>
+      <c r="E47" t="s">
+        <v>173</v>
+      </c>
+      <c r="F47" t="s">
+        <v>23</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>183</v>
+      </c>
+      <c r="H47" t="s">
+        <v>184</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>185</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>31</v>
+      </c>
+      <c r="D48" t="s">
+        <v>172</v>
+      </c>
+      <c r="E48" t="s">
+        <v>173</v>
+      </c>
+      <c r="F48" t="s">
+        <v>136</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>186</v>
+      </c>
+      <c r="H48" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>188</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>35</v>
+      </c>
+      <c r="D49" t="s">
+        <v>172</v>
+      </c>
+      <c r="E49" t="s">
+        <v>173</v>
+      </c>
+      <c r="F49" t="s">
+        <v>136</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>189</v>
+      </c>
+      <c r="H49" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>191</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>61</v>
+      </c>
+      <c r="D50" t="s">
+        <v>172</v>
+      </c>
+      <c r="E50" t="s">
+        <v>173</v>
+      </c>
+      <c r="F50" t="s">
+        <v>136</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>192</v>
+      </c>
+      <c r="H50" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>194</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>66</v>
+      </c>
+      <c r="D51" t="s">
+        <v>172</v>
+      </c>
+      <c r="E51" t="s">
+        <v>173</v>
+      </c>
+      <c r="F51" t="s">
+        <v>18</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>195</v>
+      </c>
+      <c r="H51" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>197</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>71</v>
+      </c>
+      <c r="D52" t="s">
+        <v>172</v>
+      </c>
+      <c r="E52" t="s">
+        <v>173</v>
+      </c>
+      <c r="F52" t="s">
+        <v>18</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>198</v>
+      </c>
+      <c r="H52" t="s">
+        <v>199</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>200</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>76</v>
+      </c>
+      <c r="D53" t="s">
+        <v>172</v>
+      </c>
+      <c r="E53" t="s">
+        <v>173</v>
+      </c>
+      <c r="F53" t="s">
+        <v>72</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>201</v>
+      </c>
+      <c r="H53" t="s">
+        <v>202</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>203</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>80</v>
+      </c>
+      <c r="D54" t="s">
+        <v>172</v>
+      </c>
+      <c r="E54" t="s">
+        <v>173</v>
+      </c>
+      <c r="F54" t="s">
+        <v>13</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>204</v>
+      </c>
+      <c r="H54" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>206</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>10</v>
+      </c>
+      <c r="D55" t="s">
+        <v>207</v>
+      </c>
+      <c r="E55" t="s">
+        <v>208</v>
+      </c>
+      <c r="F55" t="s">
+        <v>136</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>209</v>
+      </c>
+      <c r="H55" t="s">
+        <v>210</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>