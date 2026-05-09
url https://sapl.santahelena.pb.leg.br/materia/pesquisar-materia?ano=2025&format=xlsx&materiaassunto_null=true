--- v1 (2026-02-04)
+++ v2 (2026-05-09)
@@ -54,1866 +54,1866 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>VALDIVAN ABRANTES</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/</t>
   </si>
   <si>
     <t>Requer-se que após apreciação do plenário e posterior aprovação desta casa, através do poder executivo municipal seja CONSTRUIDO UM MATADOURO PÚBLICO NO DISTRITO DE VÁRZEA DA EMA, neste Municipio de Santa Helena/PB.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>JOÃO PEDRO</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/249/7.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/249/7.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO MUNICIPAOL A PAVIMENTAÇÃO EM PARALLEPÍPEDO DA RUA RAIMUNDO ROLIM DE ALBUQUERQUE, LOCALIZADA NO DISTRITO DE MELANCIAS, EM SANTA HELENA-PB.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PODER EXECUTIVO MUNICIPAL, REPRESENTADO PELA EXCELENTÍSSIMO SENHOR PREFEITO JOÃO CLEBER FERREIRA LIMA, A REMOÇÃO DE PEDRA NO SÍTIO CACARÉ, MUNICÍPIO DE SANTA-HELENA-PB</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/87/downloadfile.bin_5.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/87/downloadfile.bin_5.pdf</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/93/downloadfile.bin_12.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/93/downloadfile.bin_12.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO, REPRESENTADO PELO EXCELENTÍSSIMO SENHOR PREFEITO JOÃO CLEBER FERREIRA LIMA, A CONSTRUÇÃO DE QUEBRA-LOMA, A RUA CLOVES ROLIM, CENTRO, DE SANTA HELENA</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/94/downloadfile.bin_13.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/94/downloadfile.bin_13.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES  REFERENTES AO FECHAMENTO DAS ESCOLAS :AGRIPINO PEREIRA DE SOUZA ( SITIO MALHADA BONITA) E JOAQUIM MARIA DE ALBUQUE (DISTRITO DE MELANCIAS).</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/95/downloadfile.bin_14.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/95/downloadfile.bin_14.pdf</t>
   </si>
   <si>
     <t>EU, CARLOS JUNIOR DE ABREU BRAGA, VERIADOR NESTE PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERER, A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR OFICIO AO CHEFE DO DER (DEPARTAMENTO DE ESTRADAS E RODAGENS) ESCRITÓRIO DE CAJAZEIRAS-PB,SOLICITANDO FAZER O ROÇO DA PB 393, QUE LIGA SANTA HELENA/PB A SÃO JOÃO DO RIO DO PEIXE-PB</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>ROGERIO LEITE</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/96/downloadfile.bin_15.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/96/downloadfile.bin_15.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, COM ASSENTO NESTE CASA LEGISLATIVA, VEM PERANTE VOSSA EXCELÊNCIA, EM CONFORMIDADE COM O REGIMENTO INTERNO DESTA CASA, COM A LEI ORGÂNICA MUNICIPAL E DEMIAS DISPOSIÇÃO LEGAIS, SOLICITAR A VOSSA EXCELÊNCIA A INCLUSÃO DO PRESENTE REQUERIMENTO PARA APRECIAÇÃO E VOTAÇÃO DO PLENÁRIO, E SE APROVADA SEJA ENVIADO OFICIO OA SR. JOÃO CLEBER FERRERA LIMA, DIGNISSIMO PREFEITO MUNICIPAL DE SANTA HELENA-PB.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/97/downloadfile.bin_16.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/97/downloadfile.bin_16.pdf</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/98/downloadfile.bin_17.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/98/downloadfile.bin_17.pdf</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/99/doc-20250307-wa0007..pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/99/doc-20250307-wa0007..pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO O GINÁSIO POLI ESPORTIVO DO DISTRITO DE VARZEA DA EMA, NESTE MUNICÍPIO DE "GINÁSIO POLI ESPORTIVO TREZE DE DE DEZEMBRO" E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>FABIANA</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/100/downloadfile.bin_18.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/100/downloadfile.bin_18.pdf</t>
   </si>
   <si>
     <t>EU, MARIA DE FATINA GONZAGA GOMES HONORATO, VEREADORA NESTA PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERERA VOSSA EXCELÊNCIA, QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR AO SR. PREFEITO MUNICIPAL JOÃO CLEBER FERREIRA LIMA, SOLICITANDO A DEVIDA ATENÇÃO PARA PERFURAÇÃO DE UM POÇO ARTESIANO NO SITIO CAJUEIR.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/101/downloadfile.bin_19_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/101/downloadfile.bin_19_1.pdf</t>
   </si>
   <si>
     <t>EU,CARLOS JUNIOR DE ABREU BRAGA, VEREADORA NESTA PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERERA VOSSA EXCELÊNCIA, QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR AO SR. PREFEITO MUNICIPAL JOÃO CLEBER FERREIRA LIMA, SOLICITANDO O QUE SE SEGUI:_x000D_
 - MEDIDAS PALIATIVAS NA ESTRADA QUE LIGA O DISTRITO DE MELANCIAS AO DISTRITO DE VÁRZEA DA EMA._x000D_
 - CONSTRUÇÃO DE UMA ACADEMIA DE SAÚDE AO LADO DA PRAÇA DO DISTRITO DE VÁRZEA DA EMA.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/102/20250307_183133.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/102/20250307_183133.pdf</t>
   </si>
   <si>
     <t>EU, FRANCISCO VALDIVAN ABRANTES DE LIRA, VEREADORA NESTA PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERERA VOSSA EXCELÊNCIA, QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR AO SR. PREFEITO MUNICIPAL JOÃO CLEBER FERREIRA LIMA, SOLICITANDO O QUE SE SEGUE:_x000D_
 - PAVIMENTAÇÃO A PARALELEPIPEDO DA RUA SEVERINO TINO DE ALBUQUEQUE, NO DISTRITO DE VÁRZEA DA EME._x000D_
 - SINALIZAÇÃO DAS ESTRADAS VICINAIS QUE DÃO ACESSO AO DISTRITO DE VÁRZEA DA EMA,QUAIS SEJAM: FORMIGUEIRO, LIBERDADE, PAI FELIX, LAGOA DE FORA, GENIPAPEIRO._x000D_
 - REFORMA DA PASSAGEM MOLHADA QUE LIGA GENIPAPEIRO E SINGAPURA.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/103/20250307_183837.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/103/20250307_183837.pdf</t>
   </si>
   <si>
     <t>EU, FRANCISCO VALDIVAN ABRANTES DE LIRA, VEREADORA NESTA PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERERA VOSSA EXCELÊNCIA, QUE APÓS OUVIDO PLENÁRIO SE DIGNE A DENOMINAR DE FRANCISCO DE ASSIS DIAS (DIASSIS) AO GINÁSIO POLI ESPORTIVO DO DISTRITO DE VÁRZEA DA EMA "ASSISÃO".</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/104/20250307_184937.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/104/20250307_184937.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, COM ASSENTO NESTE CASA LEGISLATIVA, VCEM PERANTE VOSSA EXCELÊNCIAS, EM CONFORMIDADE COM O REGIMENTO INTERNO DESTA CASA, COM A LEI ORGÂNICA MUNICIPAL E DEMAIS DISPOSIÇÕES LEGAS, SOLICITAR A VOSSA EXCELÊNCIA A INCLUSÃO DO PRESENTE REQUERIMENTO PARA APRECÇÃO E VOTAÇÃO DO PLENÁRIO, E SE APROVADO SEJA ENVIADO OFICIO AO ELMO SR. JOÃO CLEBER FERREIRA LIMA, DIGNISSIMO PREFEITO MUNICIPAL DE SANTA HELENA-PB.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/105/20250307_185229.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/105/20250307_185229.pdf</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/106/20250307_185229.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/106/20250307_185229.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTE SUBSCREVE, COM ASSENTO NESTE CASA LEGISLATIVA, VCEM PERANTE VOSSA EXCELÊNCIAS, EM CONFORMIDADE COM O REGIMENTO INTERNO DESTA CASA, COM A LEI ORGÂNICA MUNICIPAL E DEMAIS DISPOSIÇÕES LEGAS, SOLICITAR A VOSSA EXCELÊNCIA A INCLUSÃO DO PRESENTE REQUERIMENTO PARA APRECÇÃO E VOTAÇÃO DO PLENÁRIO, E SE APROVADO SEJA ENVIADO OFICIO AO ELMO SR. JOÃO CLEBER FERREIRA LIMA, DIGNISSIMO PREFEITO MUNICIPAL DE SANTA HELENA-PB</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>NENEM DA BONITA</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/107/20250307_185827.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/107/20250307_185827.pdf</t>
   </si>
   <si>
     <t>EU, FRANCISCO QUARESMA PARNAIBA, VEREADOR  NESTA PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERERA VOSSA EXCELÊNCIA, QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR OFICIO AO CHEFE DO DER, ESCRITÓRIO DE CAJAZEIRAS/PB, PEDINDO A SINALIZAÇÃO NO PERIMENTRO DE 2 KM DA SQAINDA DA CIDADE PASSANDO PELO PORTAL DA CIDADE.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>BRENO ROLIM</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/109/20250314_164514_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/109/20250314_164514_1.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADE REGIMENTAIS, QUE SEJA FEITAS SOLICITAÇÃO  AO SR. JOÃO CLEBER FERREIRA LIMA, PREFEITO DE SANTA HELENA, A CONSTRUÇÃO DE UM PARQUE DE EXPOSIÇÃO DE ANIMAIS NO MUNICIPIO DE SANTA HELENA.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/110/20250314_164456.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/110/20250314_164456.pdf</t>
   </si>
   <si>
     <t>EU, CARLOS JÚNIOR DE ABREU BRAGA, VEREADORA NESTA PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERERA VOSSA EXCELÊNCIA, QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR OFICIO AO SR. PREFEITO MUNICIPAL JOÃO CLEBER FERREIRA LIMA, SOLICITANTO O QUE SE SEGUE:_x000D_
 . REFORMA DA PASSAGEM MOLHADA DO SÍTIO FORMIGUEIRO._x000D_
 .REFORMA DA PONTE DO DISTRITO DE VÁRZEA DA EMA.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/111/20250314_164439.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/111/20250314_164439.pdf</t>
   </si>
   <si>
     <t>EU, CARLOS JUNIOR DE ABREU BRAGA , VEREADORA NESTA PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERERA VOSSA EXCELÊNCIA, QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR OFICIO AO CHEFE DO DER (DEPARTAMENTO DE ESTRADA E RODAGENS) ESCRITÓRIO DE CAJAZEIRAS-PB , SOLICITANDO A RENOVAÇÃO DA SINALIZAÇÃO DA PB 395 QUE LIGA SANTA HELENA A SÃO JOÃO DO RIO DO PEIXE /PB.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/112/20250314_164428.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/112/20250314_164428.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO EXCELENTÍSSIMO SENHOR PREFEITO DO MUNICÍPIO DE SANTA HELENA-PB O ENCAMINHAMENTO DE DAMANDA AO DER-PB</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/113/downloadfile.bin_20.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/113/downloadfile.bin_20.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PODER EXECUTIVO, REPRESENTADO PELO EXCELENTÍSSIMO SENHOR PREFEITO JOÃO CLEBER FERREIRA LIMA, A MANUTENÇÃO DE REDE DE ESGOTO NAS RUAS ABAIXO.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/114/downloadfile.bin_21.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/114/downloadfile.bin_21.pdf</t>
   </si>
   <si>
     <t>EU, CARLOS JUNIOR DE ABREU BRAGA, VEREADORA NESTA PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERERA VOSSA EXCELÊNCIA, QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR OFICIAR A COMPANHIA ENERGÉTICA DA PARAÍBA  - ENERGISA NO SENTIDO DE PROMOVER A REVISÃO DA REDE DE ENERGIA ELÉTRICA  DO SÍTIO  PAI FELIX NESTE  MUNICIPIO DE SANTA HELENA/PB.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/115/downloadfile.bin_22.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/115/downloadfile.bin_22.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, COM ASSENTO NESTE CASA LEGISLATIVA, VEM PERANTE VOSSA EXCELÊNCIA, EM CONFORMIDADE COM O REGIMENTO INTERNO DESTA CASA, COM A LEI ORGÂNICA MUNICIPAL E DEMAIS DISPOSIÇÃO LEGAIS, SOLICITAR A VOSSA EXCELÊNCIA A INCLUSÃO DO PRESENTE REQUERIMENTO PARA APRECIAÇÃO E VOTAÇÃO DO PLENÁRIO, E SE APROVADA SEJA ENVIADO OFICIO OA SR. JOÃO CLEBER FERRERA LIMA, DIGNISSIMO PREFEITO MUNICIPAL DE SANTA HELENA-PB.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/119/downloadfile.bin_26.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/119/downloadfile.bin_26.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO EM PARALELEPIPETO  DA RUA OTACIO BENEDITO DE SOUSA E DA TRAVESSA TEREZA GONÇALVES FIRMINO</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/120/downloadfile.bin_27.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/120/downloadfile.bin_27.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO ORGÃO COMPETENTE PROVIDENCIAS EM RELAÇÃO A COUSA ANIMAL NA ZONA URBANA DE SANTA HELENA-PB</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/121/downloadfile.bin_28.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/121/downloadfile.bin_28.pdf</t>
   </si>
   <si>
     <t>REFORMA DA PASSAGEM MOLHADA DO SÍTIO PE BRANCO</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/122/downloadfile.bin_29.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/122/downloadfile.bin_29.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO MUNICIPAL A PERFURAÇÃO DE UM POÇO ARTESIANO NO SÍTIO RETIRO DOS PARNAIBAS</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/123/downloadfile.bin_30_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/123/downloadfile.bin_30_1.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UM MINI CAMPO DE FUTEBOL NO DISTRITO DE MELANCIS</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/124/downloadfile.bin_31.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/124/downloadfile.bin_31.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO MUNICIPAL O RETORNO DOS ATENDIMENTOS AS CRIANÇAS E AOS ADOLECENTES PROTADORES DO TRANSTORNO DO ESPECTRO AUTISTA DO</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/125/1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/125/1.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO CHEFE DO PODER EXECUTIVO MUNICIPAL A REESTRUTURAÇÃO DO PCCR DOS PROFISSIONAIS DE EDUCAÇÃO DO MUNICIPIO DE SANTA HELENA-PB</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/128/downloadfile.bin_25_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/128/downloadfile.bin_25_1.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO MUNICIPAL O ABASTECIMENTO DE ÁGUA PARA O ASSENTAMENTO PADRE CLEIDES, BEM COMO O APROFUNDAMENTO DO POÇO ARTESIANO DA SUPRAMENCIONADA LOCALIDADE.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/129/downloadfile.bin_26_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/129/downloadfile.bin_26_1.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DO VESTIÁRIO, BEM COMO A INSTALAÇÃO DA ILUMINAÇAÕ D LED NO CAMPO DE FUTEBOL DJANIR SATURNINO, DISTRITO DE VÁRZEA DA EMA.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/130/20250328_173306.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/130/20250328_173306.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO MUNICIPAL A CONSTRUÇÃO DE UMA CRECHE NO DISTRITO DE VARZEA DA EMA, SANTA HELENA-PB.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/131/20250328_173435.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/131/20250328_173435.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO MUNICIPAL A CONFECÇÃO DE ADESIVOS E DE PLACAS INFORMATIVAS A SEREM DISTRIBUIDAS ENTRE AS REPARTIÇÕES PÚBLICAS E O COMÉRCIO LOCAL SOBRE A PRIORIDADE DE ATENDIMENTO DOS PORTADORES DO TEA.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/132/20250328_173657.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/132/20250328_173657.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO MUNICIPAL A REFORMA DA CAIXA D´ÁGUA DO SÍTIO LAGOA DE FORA, ZONA RURAL, SANTA HELENA-PB.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/133/20250328_175515.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/133/20250328_175515.pdf</t>
   </si>
   <si>
     <t>EU,CARLOS JÚNIOR DE ABREU BRAGA , VEREADORA NESTA PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERERA VOSSA EXCELÊNCIA, QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR AO SR. PREFEITO MUNICIPAL JOÃO CLEBER FERREIRA LIMA, SOLICITANDO O QUE SE SEGUE:_x000D_
 . CONSTRUÇÃO DE UMA QUADRA DE AREIA._x000D_
 . CONSTRUÇÃO DE UMA QUADRA SOCIETY</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>NIELSON</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/134/20250328_180237.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/134/20250328_180237.pdf</t>
   </si>
   <si>
     <t>EU, NIELSON GONZAGA DANTAS, VEREADORA NESTA PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERERA VOSSA EXCELÊNCIA, QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR AO SR. PREFEITO MUNICIPAL JOÃO CLEBER FERREIRA LIMA,SOLICITANDO A REVISÃO E CONSTRUÇÃO DA REDE DE ESGOTAMENTO SANITÁRIIO NA RUA GREGÓRIO GONÇALVES DANTAS EM TODA A SUA EXTENSÃO NO DISTRITO DE VÁRZEA DA EMA, NESTE MUNICIPIO DE SANTA HELENA/PB.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/140/invalid_5.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/140/invalid_5.pdf</t>
   </si>
   <si>
     <t>EU, CARLOS JUNIOR DE ABREU BRAGA , VEREADORA NESTA PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERERA VOSSA EXCELÊNCIA, QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR AO SR. PREFEITO MUNICIPAL JOÃO CLEBER FERREIRA LIMA, SOLICITANDO O QUE SE SEGUE:_x000D_
 .CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO SITIO QUIXADA._x000D_
 .MEDIDAS PALIATIVAS NA ESTRADA VICINAL QUE LIGA O SITIO FORMIGUEIRO AO  SITIO PE BRANCO.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/141/invalid_6.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/141/invalid_6.pdf</t>
   </si>
   <si>
     <t>EU, MARIA DE FATINA GONZAGA GOMES HONORATO, VEREADORA NESTA PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERERA VOSSA EXCELÊNCIA, QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR AO SR. PREFEITO MUNICIPAL JOÃO CLEBER FERREIRA LIMA, SOLICITANDO A IMPLANTAÇÃO DO SET( SISTENA EDUCAÇÃO DE TRÂNSITO), BEM COMO A CONSTRUÇÃO DE PASSAGENS DE PEDESTRES E A DEVIDA SINALIZAÇÃO EM TODOS OS PONTOS NECESSARIO EM NOSSO MUNICIPIO, PRINCIPALMENTE NAS RUAS DAS ESCOLAS</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/142/invalid_7.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/142/invalid_7.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, COM ASSENTO NESTE CASA LEGISLATIVA, VEM PERANTE VOSSA EXCELÊNCIA, EM CONFORMIDADE COM O REGIMENTO INTERNO DESTA CASA, COM A LEI ORGÂNICA MUNICIPAL E DEMIAS DISPOSIÇÃO LEGAIS, SOLICITAR A VOSSA EXCELÊNCIA A INCLUSÃO DO PRESENTE REQUERIMENTO PARA APRECIAÇÃO E VOTAÇÃO DO PLENÁRIO, E SE APROVADA SEJA ENVIADO OFICIO AO EXMO. SR. JOÃO CLEBER FERRERA LIMA, DIGNISSIMO PREFEITO MUNICIPAL DE SANTA HELENA-PB._x000D_
 .PAVIMENTAÇÃO A PARALELEPIPEDO DAS RUAS DO CONJUNTOS AZULZINHO _x000D_
 .CONSTRUÇÃO DE REDE DE ESGOTAMENTO SANITARIO NA RUA TENETE EPITACIOLIMEIRA</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/143/20250416_170924.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/143/20250416_170924.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO MUNICIPAL O ESTUDO TÉCNICO E ORÇAMENTO PARA O FORNECIMENTO GRATUITO DE MEDICAMENTOS FORMULADOS DE DERIVADO VEGETAL A BASE DE CANABIDIOL, EM ASSOCIAÇÃO COM OUTRAS SUBSTANCIAS CANABINOIDES, INCLUINDO O TETRAHIDROCANABIDIOL, EM CARATER DE EXCEPCIONALIDADE PELO PODER EXECUTIVO NAS UNIDADES DE SAÚDE PÚBLICA MUNICIOAL.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/146/invalid_12.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/146/invalid_12.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODR LEGISLATIVO DA MESSA DIRETORA DA CÂMARA MUNICIPAL DE SANTA HELENA- PB  UMA SESSÃO SOLENE, MOÇÃO DE APLAUSOS E CONCESSÃO DE COMENDA EM HOMENAGEM AO CENTENÁRIO DE MARIA GOMES DA CONCEIÇÃO (DONA MARIA PEQUENA).</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/147/invalid_13.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/147/invalid_13.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO MUNICIPAL A PAVIMENTAÇÃO EM PARALELEPÍDO DA RUA SEVERINO TINO DE ALBUQUERQUE NO DISTRITO DE VARZEA DA EMA.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/148/invalid_14.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/148/invalid_14.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO MUNICIPAL A AQUISIÇÃO DE UM TERRENO PARA DEPÓSITO DAS POLDAS DA ÁRVORES NO DISTRITO DE VÁRZEA DA EMA.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/156/invalid_7_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/156/invalid_7_1.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO MUNICIPAL A TITULO DE INCENTIVO A CONTRIBUIÇÃO DE 01 (UM) SALÁRIO MÍNINO PARA MANUTENÇÃO DAS ATIVIDADES DO MUSEO DO SÃO PAULO FUTEBOL CLUBE, QUE SERÁ IMPLEMETADO AQUI EM SANTA HELENA.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/157/invalid_8_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/157/invalid_8_1.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER LEGISLATIVO MUNICIPAL OFICIAR O COMNDANTE DO 6° BPM (BATALHÃO DE POLICIA MILITAR) COM SEDE EM CAJAZEIRAS/PB, SOLICITANDO REFORCO NO POLICIAMENTO DO DISTRITO DE VÁRVEA DA EMA A TITULO DE RONDAS E POLICIAMENTO FIXO NOS FINAIS DE SEMANA.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/158/invalid_9_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/158/invalid_9_1.pdf</t>
   </si>
   <si>
     <t>PAVIMENTAÇÃO COM MALHA  ASFÁLTICA EM TORNO DA PRAÇA MARIA DANTAS, NO DISTRITO DE VAZEA DA EMA.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/160/invalid_11_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/160/invalid_11_1.pdf</t>
   </si>
   <si>
     <t>RECONSTRUÇÃO DA REDE DE ESGOTO DA RUA JOAQUIM ALVES DE OLIVEIRA MAIS PRECISAMENTE DA RESIDENCIA DE MOCINHA DE PAULISTA SEGUINDO ATE A RESIDENCIAS DE JURACI RAMALHO.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/163/invalid_14_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/163/invalid_14_1.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO MUNICIPAL A SINALIZAÇÃO DA ENTRADA DA VILA GUEDES.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/164/invalid_15.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/164/invalid_15.pdf</t>
   </si>
   <si>
     <t>REALIZAÇÃO DE UMA AUDIÊNCIA PÚBLICA QUE ENVOLVA CONVITES AO PODE EXECUTIVO AS ENTIDADES DE CLASSES E A TODOS DA COMUNIDADE DO DESTRITO DE VÁRZEA DA EMA E EM ESPECIAL AO COMANDO DO 6º BPM DA CIDADE DE CAJAZEIRAS/PB, NO SENTIDO DE QUE SEJA INSTALADO UM POSTO POLICIAL NAQUELA COMUNIDADE.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/169/20250523_181151.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/169/20250523_181151.pdf</t>
   </si>
   <si>
     <t>Solicito do poder executivo municipal a adoção de medidas para sustar o desperdicio de agua bem como os transtornos causados aos moradores da rua Jose Rodrigues,Centro,Santa Helena -PB.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/170/20250523_181712.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/170/20250523_181712.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL A REALIZAÇÃO DA OBRA DE SANEAMENTO BASICO E DE PAVIMENTAÇÃO EM PARALELEPIPEDO DA RUA JOSE RODRIGUES ,CENTRO,SANTA HELENA-PB.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/171/20250523_181151.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/171/20250523_181151.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA MELHORIA DE ACESSIBILIDADE.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/172/20250523_181712.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/172/20250523_181712.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO PARA CONTRUÇÃO DE PRAÇA.</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/173/20250523_181214.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/173/20250523_181214.pdf</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/185/20250801_180134.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/185/20250801_180134.pdf</t>
   </si>
   <si>
     <t>REQUER-SE QUE APÓS APRECIAÇÃO DO PLENÁRIO E POSTERIO APROVAÇÃO DESTE CASA, ATRAVÉS DO PODER EXECULTIVO MUNICIPAL ELE INSTALE (QUATRO) CÂMERAS DE VIGILÂNCIA, NAS QUATRO ENTRADAS DO DISTRITO DE VARZEA DA EMA, neste_x000D_
 município de Santa Helena/PB.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/186/20250801_180142.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/186/20250801_180142.pdf</t>
   </si>
   <si>
     <t>Requer-se que após apreciação do plenário e posterior aprovação desta casa,_x000D_
 através este Poder Legislativo através da mesa diretora conjunto com todos os edis_x000D_
 mirins, produza uma Lei especifica de CONCESSÃO DE GRATIFICAÇÃO_x000D_
 PARA OS FUNCIONÁRIOS DESTE PODER, quando da prestação de_x000D_
 trabalhos extra prestados por eles.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/187/20250801_180335.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/187/20250801_180335.pdf</t>
   </si>
   <si>
     <t>Requer-se que após apreciação do plenário e posterior aprovação desta casa,_x000D_
 através do poder executivo municipal ele reveja a lei de insalubridade e conceda o_x000D_
 adicional de insalubridade no percentual de 40 % (QUARENTA POR CENTO), aos_x000D_
 servidores municipais deste Município de Santa Helena/PB.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/194/65.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/194/65.pdf</t>
   </si>
   <si>
     <t>Requer-se que após apreciação do plenário e posterior aprovação desta casa, através do Poder Executivo Municipal providencie a REFORMA DA PRAÇA JOSÉ SEVERINO (SEU ZUCA) E INSTALAÇÃO DE ÁREA DE RECREAÇÃO PARA AS CRIANÇAS.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/195/66.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/195/66.pdf</t>
   </si>
   <si>
     <t>Requer-se que após apreciação do plenário e posterior aprovação desta casa, através do Poder Executivo Municipal providencie a construção de área recreativa mas escolas e creches do município.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/196/67.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/196/67.pdf</t>
   </si>
   <si>
     <t>Requer-se que após apreciação do plenário e posterior aprovação desta casa, através do Poder Executivo Municipal providencie a construção de área recreativa na praça Daciano sobrinho de Sousa.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/197/68.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/197/68.pdf</t>
   </si>
   <si>
     <t>Requer-se que após apreciação do plenário e posterior aprovação desta casa, através do Poder Executivo Municipal seja PROVIDENCIADO URGENTE O REPARO DA VALA ABERTA DO FINAL DO CANAL, QUE INICIA NO BAR DO CLJ E SEGUE PELA LATERAL DA RESIDÊNCIA DE CIMIRO E QUE SEJA COLOCADO UMA GRADE DE FERRO OU QUALQUER OUTRA INICIATIVA QUE RESOLVA O PROBLEMA NAQUELE ESPAÇO.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/198/69.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/198/69.pdf</t>
   </si>
   <si>
     <t>Requer-se que após apreciação do plenário e posterior aprovação desta casa, através do Poder Executivo Municipal municipal seja providenciado urgente a reforma dos banheiros públicos da praça de eventos Daciano Soares de Sousa.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/199/70.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/199/70.pdf</t>
   </si>
   <si>
     <t>Requer-se que após apreciação do plenário e posterior aprovação desta casa, através do poder executivo municipal providencie URGENTEMENTE A REFORMA DO CEMITÉRIO PÚBLICO DE NOSSA CIDADE, OS REPAROS DO GESSO DO SAGUÃO, BEM COMO IMPLEMENTAÇÃO DE ÁGUA PARA AS NECESSIDADES QUE SE REQUER NO DIA A DIA DE HIGIENIZAÇÃO DAQUELE CAMPO SANTO.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/200/71.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/200/71.pdf</t>
   </si>
   <si>
     <t>Além de ser um pedido dos moradores daquelas ruas. Se faz necessário pelo fluxo de pessoas que por lá transitam e a falta de segurança para as pessoas que vão usufruir como forma de lazer fica prejudicado quanto as automóveis e motos que por lá trafegam em alta velocidade.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/201/72.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/201/72.pdf</t>
   </si>
   <si>
     <t>O município de Santa Helena-PB carece de um matadouro público com funcionamento regular e estrutura adequada, o que obriga os comerciantes locais a recorrerem a abates em municípios vizinhos ou em condições precárias, muitas vezes contrariando as normas da vigilância sanitária, ambiental e de saúde pública.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/206/downloadfile_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/206/downloadfile_1.pdf</t>
   </si>
   <si>
     <t>REQUER-SE QUE APÓS APRECIAÇÃO DO PLENÁRIO E POSTERIOR APROVAÇÃO DESTA CASA .ATRAVES DO PODER EXECUTIVO MUNICIPAL PROVIDENCIE URGENTEMENTE A REDUÇÃO DO  NÚMEROS DE ALUNOS POR SALAS DE AULAS DAS ESCOLAS MUNICIPAIS DE NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/218/74.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/218/74.pdf</t>
   </si>
   <si>
     <t>Requer-se que após apreciação do plenário e posterior aprovação desta casa,_x000D_
 através do poder executivo municipal seja URGENTEMENTE CRIADO A GCM-_x000D_
 GUARDA CIVIL MUNICIPAL, TANTO PARA A SEDE DO MUNICÍPIO BEM_x000D_
 COMO PARA O DISTRITO DE VARZEA DA EMA.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/219/75.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/219/75.pdf</t>
   </si>
   <si>
     <t>Eu, CARLOS JÚNIOR DE ABREU BRAGA, Vereador neste Poder Legislativo_x000D_
 de Santa Helena- PB, VENHO na forma regimental e nos termos da Lei Orgânica_x000D_
 Municipal, REQUERER a Vossa Excelência, que após ouvido plenário se digne a enviar_x000D_
 oficio ao Sr. Prefeito Municipal JOÃO CLEBER FERREIRA LIMA, solicitando_x000D_
 a Construção de uma nova rede de esgotos nas ruas: Joaquim Veríssimo e Francisco_x000D_
 Veríssimo no Distrito de Várzea da Ema, neste Município de Santa Helena/PB.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/231/78.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/231/78.pdf</t>
   </si>
   <si>
     <t>SOLICITO DO PODER EXECUTIVO MUNICIPAL A ILUMINAÇÃO, SINALIZAÇÃO E IDENTIFICAÇÃO DO DISTRITO DE MELANCIAS, MUNICÍPIO DE SANTA HELENA-PB.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/232/77.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/232/77.pdf</t>
   </si>
   <si>
     <t>Requer-se que após apreciação do plenário e posterior aprovação desta casa, através do poder executivo municipal providencie URGENTEMENTE A CONSTRUÇÃO DE UMA PASSAGEM MOLHADA NO SÍTIO PAI FELIX, MAIS PRECISAMENTE NAS IMEDIAÇÕES DA RESIDENCIA DO SENHOR SEBASTIÃO E SR. OLINTO NESTE MUNICÍPIO DE SANTA HELENA.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/241/78_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/241/78_1.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO MUNICIPAL A DESIGNAÇÃO DE AUXILIAR  DE SERVIRÇOS GERAIS PARA O SETOR DE VIGILÂNCIA SANITÁRIA.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/242/79.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/242/79.pdf</t>
   </si>
   <si>
     <t>PLANEJADO E EXECUTADO UM AULÃO COM DATA, HORÁRIO E LOCAL DEVIDAMENTE DIVULGANDO PARA TODAS AS PESSOAS QUE IRÃO DE SUBMETER AS PROVAS DO ENEM 2025.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/244/20251107_185359.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/244/20251107_185359.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÃOES E CÓPIAS DOS PROCESSOS DE CONCESÃO E PAGAMENTO DE DIÁRIA REALIZADAS POR AGENTES PÚBLICOS DO PODER  EXECUTIVO NO EXECUTIVO NO EXERCICIO DE 2025.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/82/camscanner_17-01-2025_15.00.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/82/camscanner_17-01-2025_15.00.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS DO QUADRO DO PODER EXECUTIVO MUNICIPAL, EM CUMPRIMENTO AO ART. 37, INCISO X, DA CONSTITUIÇÃO FEDERAL, CONFORME ABAIXO ESPECIFICA E REMETE DEMIAS PROVIDÊNCIAS NECESSÁRIAS</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/83/camscanner_17-01-2025_15.00.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/83/camscanner_17-01-2025_15.00.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS PROFISSIONAIS DA EDUCAÇÃO DO MUNICÍPIO DE SANTA HELENA, ESTADO DA PARAÍBA, ALTERANDO O ANEXO III DA LEI MUNICIPAL Nº 652/201, MODIFICADA PELAS LEIS MUNICIPAIS Nº 686/201, Nº 706/2016, N° 717/2017, Nº 739/2018, Nº 751/2019, Nº 774/2020, Nº 818/2022, Nº 840/2023 E 876/2024 CONFORME ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_lei_nb0_003_2025_modifica_estrutura_administrativa_altera_salario_tesoureiro_santa_helena_assinado.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_lei_nb0_003_2025_modifica_estrutura_administrativa_altera_salario_tesoureiro_santa_helena_assinado.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ARTIGO 5º, INCISO I, ALÍNEAS “A”, ASSIM COMO OS ANEXOS I, II E_x000D_
 VI DA LEI MUNICIPAL N° 501/2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/88/downloadfile.bin_8.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/88/downloadfile.bin_8.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/89/downloadfile.bin_9_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/89/downloadfile.bin_9_1.pdf</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/90/downloadfile.bin_10.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/90/downloadfile.bin_10.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA FINS QUE ESPECIFICA</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/91/downloadfile.bin_11.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/91/downloadfile.bin_11.pdf</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_nb0_008_2025_cria_cargos_concurso_santa_helena_fevereiro_2025_assinado_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_nb0_008_2025_cria_cargos_concurso_santa_helena_fevereiro_2025_assinado_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DO QUANTITATIVO DE VAGAS DOS CARGOS CRIADOS PELA LEI MUNICIPAL Nº 849/2023, DE 03 DE MAIO DE 2023, DA PREFEITURA MUNICIPAL DE SANTA HELENA, BEM COMO A MODIFICAÇÃO DO SEU RESPECTIVO ANEXO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/108/20250314_165413.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/108/20250314_165413.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART, 3 DA LEI MUNICIPAL N 906/2024, DE 11 DE NOVEMBRO DE 2024, QUE AUTORIZOU A ALIENAÇÃO DE VEICULOS E EQUIPAMENTOS PERTENCENTES AO MUNICIPIO DE SANTA HELENA-PB, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/116/downloadfile.bin_23.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/116/downloadfile.bin_23.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA FINS QUE ESPECIFICA._x000D_
 ART,1º  FICA ABERTO NO ORÇAMENTO VIGENTE O CRÉDITO ESPECIAL NO VALOR DE R§550.000,00 DESTINADO A CUSTEIO APS1- CUSTEI DA ATENÇÃO PRIMARIA A SAUDE.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/117/downloadfile.bin_24.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/117/downloadfile.bin_24.pdf</t>
   </si>
   <si>
     <t>FICA ABERTO NO ORÇAMENTO VIGENTE O CRÉDITO ESPECIAL NO VALOR DE 480.000,00 DESTINADO A MAC 1 CUSTEIO DA MEDIA E ALTA COMPLEXIDADES - EF, CONFORME DOTAÇÃO  ORÇAMENTÁRIA</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/118/downloadfile.bin_25.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/118/downloadfile.bin_25.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO 1 DA LEI N 848/2023 PARA REAJUSTE A REMUNERAÇÃO DO CARGO DE PROCURADOR JURÍDICO DO MUNICÍPIO DE SANTA HELENA/PB  E DÁ  OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/126/downloadfile.bin_23_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/126/downloadfile.bin_23_1.pdf</t>
   </si>
   <si>
     <t>FIXA A ALIQUOTA PREVIDENCÍRIA  DO REGIME PRÓPRIO DE PREVIDÊNCIA DO MUNICÍPIO DE SANTA HELENA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/127/downloadfile.bin_24_2.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/127/downloadfile.bin_24_2.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO 1 DA LEI Nº848/2023, PARA MAJORAR A REMUNERAÇÃO DO CARGO DE CONTADOR DO MUNICÍPIO DE SANTA HELENA/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/135/invalid.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/135/invalid.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA FINS QUE ESPECIFICA._x000D_
 O PREFEITO CONSTITUCIONAL DO MUNICIPIO DE SANTA HELENA, faço saber que a Câmara Municipal de Santa Helena aprova e eu sanciono a seguinte lei:</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/136/invalid_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/136/invalid_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA CARGA HORÁRIA E A FIXAÇÃO DO VENCIMENTO BASE DO CARGO DE ASSISTENTE SOCIAL NO ÂMBITO DO MUNICÍPIO DE SANTA HELENA – PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/137/invalid_2.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/137/invalid_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE PRO LABORE AOS MEMBROS DO CONSELHO MUNICIPAL DE EDUCAÇÃO DO MUNICÍPIO DE SANTA HELENA – PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/144/invalid_8.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/144/invalid_8.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA, NO ÁMBITO DO MUNICÍPIO DE SANTA HELENA PB, O INCENTIVO DO COMPONENTE DE QUALIDADE ESTABELECIDO PELA PORTARIA GM/MS N°3,493/2024 DESTINADO ÁS EQUIPES DA ESTRATÉGIA DE SAÚDE DA FAMILIA (ESF/ACS), ESTRATÉGIA  DE SAÚDE BUCAL (ESB) E EQUIPE MULTIPROFISSIONAL. ( EMULTI) DA ATENÇÃO PRIMÁRIA Á SAÚDE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/174/invalid_20.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/174/invalid_20.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DE LEI ORÇAMENTÁRIA PARA O EXERCICIO DE 2026 E DA  OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/145/invalid_9.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/145/invalid_9.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIÇÃO DO QUANTITATIVO DE VAGAS DO CARGO DE AUXILIAR DE SERVIÇOS, CRIADO PELA LEI MUNICIPAL N°849, DE 03 DE MAIO DE 2023, NO ÃMBITO DO QUADRO DE SERVIDORES EFETIVO DA PREFEITURA MUNICIPAL DE SANTA HELENA /PB, ALTERA O RESPECTIVO ANEXO II E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/149/invalid_11.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/149/invalid_11.pdf</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/150/invalid_1_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/150/invalid_1_1.pdf</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/151/invalid_2_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/151/invalid_2_1.pdf</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/152/invalid_3_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/152/invalid_3_1.pdf</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/153/invalid_4_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/153/invalid_4_1.pdf</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/154/invalid_5_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/154/invalid_5_1.pdf</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/155/invalid_6_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/155/invalid_6_1.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ANEXO II DA LEI MUNICIPAL N° 501/2007 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_n_029_2025_inspecao_sanitaria_e_industrial_de_produtos_de_origem_animal_e_vegetal__3.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_n_029_2025_inspecao_sanitaria_e_industrial_de_produtos_de_origem_animal_e_vegetal__3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção sanitária e Industrial de produtos de Origem Animal e Vegetal no Municipio de Santa Helenae dá outras providencias.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_n_030_2025_reajuste_salarial_-_motorista_e_op_de_maquina.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_n_030_2025_reajuste_salarial_-_motorista_e_op_de_maquina.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do anexo II-A-CNB-cargos nivel básico da lei municipal N 849/2023 e da outras providencias.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/175/invalid_21.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/175/invalid_21.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 5°, INCISO II, ALINEA "E" DA LEI MUNICIPAL Nº501, DE 02 DE JANEIRO DE 2007, MODIFICADO PELA LEI MUNICIPAL Nº 872, DE 29 DE DEZEMBRO DE 2023, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/176/invalid_22.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/176/invalid_22.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO IV DA LEI MUNICIPAL Nº501, DE 02 DE JANEIRO DE 2007, MODIFICADO PELA LEI MUNICIPAL Nº873, DE 29 DE DEZENBRO DE 2023, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/177/downloadfile.bin_6.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/177/downloadfile.bin_6.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO ESPECIAL PARA O AUDITOR FISCAL DE CONTROLE INTERNO, QUE IRÁ DESEMPENHAR OS SERVIÇOS DE EXAMINAR A REGULARIDADE E AVALIAR A EFICIÊNCIA DA GESTÃO ADMINISTRATIVA E DOS RESULTADOS ALCANÇADOS, BEM COMO APRESENTAR SUBSÍDIOS PARA O APERFEIÇOAMENTO DOS PROCEDIMENTOS ADMINISTRATIVOS, SEMPRE ALINHADA AOS OBJETIVOS E METAS FIXADOS PELA ADMINISTRAÇÃO PÚBLICA CONFORME AS LEGISLAÇÕES FEDERAIS Nº 101/2000, ART. 31 DA CONSTITUIÇÃO FEDERAL, LEI DE RESPONSABILIDADE FISCAL, LEI FEDERAL 4.320/64, E DEMAIS LEGISLAÇÕES COMPLEMENTARES NO ÂMBITO DOS ÓRGÃOS E UNIDADES VINCULADAS A PREFEITURA MUNICIPAL DE SANTA HELENA DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA FINS QUE ESPECIFICA._x000D_
 O PREFEITO CONSTITUCIONAL DO MUNICÍPIO DE SANTA HELENA, faço saber que a Câmara Municipal de Santa Helena aprova e eu sanciono a seguinte lei:</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/179/downloadfile.bin_2_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/179/downloadfile.bin_2_1.pdf</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/180/downloadfile.bin_3_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/180/downloadfile.bin_3_1.pdf</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/181/downloadfile.bin_4_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/181/downloadfile.bin_4_1.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA EDUCADOR SOCIAL VOLUNTÁRIO NO MUNICÍPIO DE SANTA HELENA, ESTADO DA PARAÍBA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/182/downloadfile.bin_5_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/182/downloadfile.bin_5_1.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE O SERVIÇO VOLUNTÁRIO NA PREFEITURA DO MUNICÍPIO DE SANTA HELENA, ESTADO DA PARAÍBA E DÁ OUTRAS PROVIDÊNCIAS"</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/184/downloadfile.bin_6_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/184/downloadfile.bin_6_1.pdf</t>
   </si>
   <si>
     <t>"AUTORIZA A CONCESSÃO DE BOLSAS DE ESTUDOS DESTINADAS AOS ALUNOS MATRICULADOS NA EDUCAÇÃO DE JOVENS E ADULTOS (EJA) DO MUNICÍPIO DE SANTA HELENA-PB E DÁ OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/188/camscanner_08-08-2025_16.43_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/188/camscanner_08-08-2025_16.43_1.pdf</t>
   </si>
   <si>
     <t>Modifica a redação do anexo unico da lei municipal N 616/2012,com redação alterada pela lei municipal N621/2012,para majorar o percentual do adicional de insalubridade atribuido ao cargo de coveiro, e da outras providencias.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/189/camscanner_08-08-2025_16.45.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/189/camscanner_08-08-2025_16.45.pdf</t>
   </si>
   <si>
     <t>Autoriza a criação do projeto educador social por meio de voluntariado no municipio de santa helena,estado da paraiba,alem de outras providencias.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/190/camscanner_08-08-2025_16.47.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/190/camscanner_08-08-2025_16.47.pdf</t>
   </si>
   <si>
     <t>Cria o serviço voluntario no municipio de santa helen,estado da paraiba,alem de outras providencias.</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_nba_046_2025_-_projeto_de_lei_municipal_amigo_da_natureza_assinado.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_nba_046_2025_-_projeto_de_lei_municipal_amigo_da_natureza_assinado.pdf</t>
   </si>
   <si>
     <t>Institui a campanha "Amigo da Natureza"que dispõe sobre medidas de preservação do meio ambiente e de educação ambiental por meio do plantio coletivo de mudas de árvores nativas.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>Dispõe sobre a ampliação do quantitativo de vagas dos cargos efetivos de assistente administrativo,auxiliar de serviços gerais,motorista,odontólogo-ESF,engenheiro civil,psicopedagogo e técnico em vigilância sanitária, criados pela lei municipal N 849 de 03 de maio de 2023,no âmbito do quadro de servidores efetivos da prefeitura municipal de santa helena /pb,altera o respectivo anexo II e dá outras providências.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_nba_048_2025_-_projeto_de_lei_que_institui_a_opcao_pelo_pagamento_de_precatorios_assinado.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_nba_048_2025_-_projeto_de_lei_que_institui_a_opcao_pelo_pagamento_de_precatorios_assinado.pdf</t>
   </si>
   <si>
     <t>Institui a opção pelo pagamento de precatórios mediante acordo direto e cria e regulamenta a câmara de conciliação de precatórios do municipio de santa helena.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_lei_nba_049_2025_-_lei_modifica_programa_educador_social_voluntario_santa_helena_assinado.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_lei_nba_049_2025_-_lei_modifica_programa_educador_social_voluntario_santa_helena_assinado.pdf</t>
   </si>
   <si>
     <t>Modifica a redação dos artigos 4 e 5 da lei municipal N 958/2025,que autorizou a criação do projeto educador social por meio voluntariado do municipio de santa helena,estado da paraiba,e da outras providências.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/210/50.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/210/50.pdf</t>
   </si>
   <si>
     <t>dispoe sobre o plano plurianual do municipio de santa helena-pb para o período de 2026a 2029.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_051_executivo.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_051_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O “DIA A DA ALFABETIZAÇÃO"_x000D_
 NO CALENDÁRIO OFICIAL DO MUNICÍPIO_x000D_
 DE SANTA HELENA-PB E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO PRÊMIO_x000D_
 "PROFESSORES QUE INSPIRAM", NO ÂMBITO DA_x000D_
 REDE PÚBLICA MUNICIPAL DE ENSINO, CОMО_x000D_
 INSTRUMENTO DE VALORIZAÇÃO E INCENTIVO A_x000D_
 EXCELÊNCIA NA APRENDIZAGEM.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A CRIAÇÃO DO SERVIÇO_x000D_
 VOLUNTÁRIO NO MUNICÍPIO DE SANTA_x000D_
 HELENA, ESTADO DA PARAÍBA, ALÉM OUTRAS_x000D_
 PROVIDÊNCIAS»</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/211/54.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/211/54.pdf</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/212/55.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/212/55.pdf</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/213/56.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/213/56.pdf</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/220/57.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/220/57.pdf</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ESPECIAL DESTINADO A CONCESSÃO DE AUXÍLIO BOLSA AOS ESTUDANTES DA EDUCAÇÃO DE JOVENS E ADULTOS,</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_059_executivo.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_059_executivo.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO_x000D_
 MUNICIPIO DE SANTA HELENA, PARA O_x000D_
 EXERCÍCIO DE 2026 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/229/60.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/229/60.pdf</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/230/61.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/230/61.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DA LEI MUNICIPAL Nº 791/2021, DE 01 DE JUNHO DE 2021, MODIFICADA PELA LEI MUNICIPAL Nº 911/2024, DE 11 DE DEZEMBRO DE 2024 QUE TRATA DA CONTRATAÇÃO POR TEMPO DETERMINADO PARA ATENDER A NECESSIDADES DE EXCEPCIONAL INTERESSE PÚBLICO DE QUE TRATA O INCISO IX DO ART. 37 DA CONSTITUIÇÃO FEDERAL, MUNICÍPIO DE SANTA HELENA-PB.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_n_062_2025_-_pagamento_de_precatorios_do_fundef_2.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_n_062_2025_-_pagamento_de_precatorios_do_fundef_2.pdf</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ANEXO I DA LEI Nº 849/2023, PARA MAJORAR A REMUNERAÇÃO DOS CARGOS DE NUTRICIONISTA E PSICÓLOGO DO MUNICÍPIO DE SANTA HELENA/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_n_064_2025_-_cria_vaga_em_cargo_publico_professor_lingua_portuguesa.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_n_064_2025_-_cria_vaga_em_cargo_publico_professor_lingua_portuguesa.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DO_x000D_
 QUANTITATIVO DE VAGAS DOS CARGOS_x000D_
 CRIADOS PELA LEI MUNICIPAL Nº 849/2023, DE_x000D_
 03 DE MAIO DE 2023, DA PREFEITURA_x000D_
 MUNICIPAL DE SANTA HELENA, BEM COMO A_x000D_
 MODIFICAÇÃO DO SEU RESPECTIVO ANEXO E_x000D_
 ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/240/karla_10124891403_original.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/240/karla_10124891403_original.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO_x000D_
 MUNICIPAL A ABRIR CRÉDITO ESPECIAL_x000D_
 PARA FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/245/66_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/245/66_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DO QUANTITATIVO DE VAGAS DO CARGO DE ASSISTENTE SOCIAL, CRIADO PELA LEI MUNICIPAL N° 849, DE 03 DEMAIO DE 2023, NO ÃMBITO DO QUADRODE SERVIDORES EFETIVO DE SANTA HELENA/PB, ALTERA O RESPECTIVO ANEXO II E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/246/67_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/246/67_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DAS MULHERES -CMDM, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/247/68_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/247/68_1.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA A CONSIGNAÇÃO EM FOLHA DE PAGAMENTO PARA OS SERVIDORES EFETIVOS, COMISSIONADOS, CONTRATADOS E OS ELETIVOS DO PODER EXECUTIVO ELEGISLATIVO DO MUNICÍPIO DE SANTA HELENA-PB E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_n_069_2025_-_incremento_ao_custeio_de_servicos_da_atencao_primaria_a_saude_-_ef_-_copia.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_n_069_2025_-_incremento_ao_custeio_de_servicos_da_atencao_primaria_a_saude_-_ef_-_copia.pdf</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/84/projeto_de_lei_003.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/84/projeto_de_lei_003.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA CÂMARA DOS SERVIDORES DO LEGISLATIVO, REDEFINE A_x000D_
 ESTRUTURA ADMINISTRATIVA DA CÂMARA MUNICIPAL DE SANTA HELENA-PB, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/138/invalid_3.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/138/invalid_3.pdf</t>
   </si>
   <si>
     <t>CRIA A CARTEIRA DE IDENTIFICAÇÃO DA PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA (CIPTEA), NO MUNICIPIO DE SANTA HELENA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/139/invalid_4.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/139/invalid_4.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE MARIA DE FATINA BARBOSA PANAIBA JOYCE A PRAÇA PUBLICA QUE SERA RECONSTRUIDA E AMPLIADA NO SITIO RETIRO DOS PARNAIBA NESTE MUNICIPIO DE SANTA HELENA /PB E ADOTA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/191/20250808_173816.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/191/20250808_173816.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre a concessao de incentivo adicional aos agentes de comunitarios de saude e aos agentes de combates as endemias do municipio de santa helena PB,e da outras providencias.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/159/invalid_10_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/159/invalid_10_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE MOÇÃO DE APLAUSO AO SENHOR MANOEL DIAS DE OLIVEIRA JUNIOR, POR TER DESEMPENHADO ATIVIDADES QUE ELEVARAM O NOME DA ESCOLA TIBURTINO VERISSIMO DANTAS DO DISTRITO DE VARZEA DA EMA, NESTE MUNICÍPIO DE SANTA HELENA/PB.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/161/invalid_12_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/161/invalid_12_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TITULO CIDADÃ SANTA-HELENA A SRA. NILZILENE DIAS ALVES PELOS RELEVANTES SERVIÇOS PRESTRADOS AO MUNICÍPIO DE SANTA HELENA, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/162/invalid_13_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/162/invalid_13_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃ SANTA-HELENENSE A DRA. ANNELIESE DIAS GADELHA DE OLIVEIRA PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SANTA HELENA PB, E OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/165/invalid_16.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/165/invalid_16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE MOÇÃO DE AOPLAUSO AOS SENHORES FRANCISCO HEBERARDO GONÇALVES SATURNINO, GERALDO TIBÚRCIO DE ARAÚRO FRANCISCO VERISSÍMO DE MORAS E FRANCISCO DE ABREU SILVA, EM RECONHECIMENTO PELAS ATIVIDADE DESEMPENHADAS PARA O DESENVOLVIMENTO DO NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/166/invalid_17.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/166/invalid_17.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE MOÇÃO DE APLAUSO A SENHORA MARCELÃNIA QUEROGA PEREIRA DE OLIVEIRA, POR DESEMPENHAR ATIVIDADES QUE ELEVAN O NOSSO MUNICÍPIO EM DIVERSAS ATIVIDADES DE SANTA HELENA/PB.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/192/20250808_182229.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/192/20250808_182229.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre concessao de moção de aplausos a senhora Edvania Talles Lima Cavalcante.Ao nosso municipio de santa helena,e desempenhado conforme abaixo especificado.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/214/11.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/214/11.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE MOÇÃO DE APLAUSO_x000D_
 AOS SENHORES ABAIXO DESCRITOS_x000D_
 PELOS_x000D_
 RELEVANTES SERVIÇOS DESEMPENHADO EM LINHAS_x000D_
 GERAIS NO AUREOS TEMPOS DO FUTEBOL AMADOR DO_x000D_
 INESQUECÍVEL SÃO PAULO DE NOSSA AMADA SANTA_x000D_
 HELENA COMO ATLETAS E ORIENTADORES.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/215/12.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/215/12.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE_x000D_
 CIDADÃO SANTA-HELENENSE AO POLICIAL CIVIL_x000D_
 "JETRO XAVIER DA COSTA LOPES" PELOS_x000D_
 RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO_x000D_
 E ADOTA OUTRAS_x000D_
 DE SANTA HELENA-PB,_x000D_
 PROVIDENCIAS.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/217/13_ofi.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/217/13_ofi.pdf</t>
   </si>
   <si>
     <t>conce o titulo de cidadão santahelenense ao empresário Lucio Alves Barroso e da outras providencia</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/216/13.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/216/13.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Cidadā Santahelenense à Sra."CIBELE FERREIRA BEZERRA BARROSO"e_x000D_
 dá outras providências.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/235/requerimento_15.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/235/requerimento_15.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE MOÇÃO DE APLAUSO POR DE BRAVURA AO SUB TENENTEJAIR BATISTA SOARES.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/236/16.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/236/16.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE MOÇÃO DE APLAUSO POR DE BRAVURA AO SENHOR 3 SATGENTO VALDETÁRIO VIEIRA DE CARVALHO.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/237/17.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/237/17.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE MOÇÃO DE APLAUSO POR ATO DE BRAVURA AO SENHOR 3 SARGENTO JESUS ALVES DE ANDRADE.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/238/18.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/238/18.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO SANTAHELENENSE AO PRESIDENTE DA AVASP (ASSOCIAÇÃO DO VEREADORES ALTO SERTÃO PARAIBANO) PAULO SERGIO DANTAS MELO ROLIM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/243/invalid_24.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/243/invalid_24.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O AFASTAMENTO DO PREFEITO MUNICIPAL DE SANTA HELANA, ESTADO DA PARAÍBA, E DÁ OUTRAS PROVIDÉNCIAS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/248/21.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/248/21.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO SANTA-HELENENSE A THIAGO SILVA RIBEIRO,E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/250/20251128_185346.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/250/20251128_185346.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE SANTA- HELENENSE DRA. PROMOTORA DE JUSTIÇA ADRIANA DE FRANÇA CAMPOS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/251/23.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/251/23.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADÃO SANTA-HELENENSE AO CORONEL DA POLICIA MILITAR DA PARAIBA JOSÉ RONILDO SOUSA DA SILVA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/252/20251128_190033.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/252/20251128_190033.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO AO SR. ROMERO RODRIGUIS VEIGA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/228/projeto_resolucao_02-2025.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/228/projeto_resolucao_02-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de_x000D_
 identificação dos veículos oficiais_x000D_
 pertencentes à Câmara Municipal de Santa_x000D_
 Helena, mediante adesivação, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CJULER - COMISSÃO DE JUSTIÇA, LEGISLAÇÃO E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/222/parecer_pl_053-2025.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/222/parecer_pl_053-2025.pdf</t>
   </si>
   <si>
     <t>PARECER PL 053-2025</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>COF - COMISSÃO DE ORÇAMENTO E FINANÇAS</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/223/parecer_pl_054-2025.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/223/parecer_pl_054-2025.pdf</t>
   </si>
   <si>
     <t>PARECER PL 054-2025</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/224/parecer_pl_055-2025.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/224/parecer_pl_055-2025.pdf</t>
   </si>
   <si>
     <t>PARECER PL 055-2025</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/225/parecer_pl_057-2025.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/225/parecer_pl_057-2025.pdf</t>
   </si>
   <si>
     <t>PARECER PL 057-2025</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/226/parecer_pl_058-2025.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/226/parecer_pl_058-2025.pdf</t>
   </si>
   <si>
     <t>PARECER PL 058-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2220,68 +2220,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/249/7.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/87/downloadfile.bin_5.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/93/downloadfile.bin_12.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/94/downloadfile.bin_13.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/95/downloadfile.bin_14.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/96/downloadfile.bin_15.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/97/downloadfile.bin_16.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/98/downloadfile.bin_17.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/99/doc-20250307-wa0007..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/100/downloadfile.bin_18.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/101/downloadfile.bin_19_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/102/20250307_183133.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/103/20250307_183837.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/104/20250307_184937.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/105/20250307_185229.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/106/20250307_185229.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/107/20250307_185827.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/109/20250314_164514_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/110/20250314_164456.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/111/20250314_164439.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/112/20250314_164428.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/113/downloadfile.bin_20.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/114/downloadfile.bin_21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/115/downloadfile.bin_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/119/downloadfile.bin_26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/120/downloadfile.bin_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/121/downloadfile.bin_28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/122/downloadfile.bin_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/123/downloadfile.bin_30_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/124/downloadfile.bin_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/125/1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/128/downloadfile.bin_25_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/129/downloadfile.bin_26_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/130/20250328_173306.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/131/20250328_173435.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/132/20250328_173657.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/133/20250328_175515.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/134/20250328_180237.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/140/invalid_5.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/141/invalid_6.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/142/invalid_7.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/143/20250416_170924.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/146/invalid_12.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/147/invalid_13.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/148/invalid_14.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/156/invalid_7_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/157/invalid_8_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/158/invalid_9_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/160/invalid_11_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/163/invalid_14_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/164/invalid_15.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/169/20250523_181151.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/170/20250523_181712.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/171/20250523_181151.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/172/20250523_181712.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/173/20250523_181214.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/185/20250801_180134.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/186/20250801_180142.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/187/20250801_180335.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/194/65.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/195/66.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/196/67.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/197/68.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/198/69.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/199/70.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/200/71.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/201/72.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/206/downloadfile_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/218/74.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/219/75.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/231/78.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/232/77.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/241/78_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/242/79.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/244/20251107_185359.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/82/camscanner_17-01-2025_15.00.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/83/camscanner_17-01-2025_15.00.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_lei_nb0_003_2025_modifica_estrutura_administrativa_altera_salario_tesoureiro_santa_helena_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/88/downloadfile.bin_8.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/89/downloadfile.bin_9_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/90/downloadfile.bin_10.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/91/downloadfile.bin_11.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_nb0_008_2025_cria_cargos_concurso_santa_helena_fevereiro_2025_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/108/20250314_165413.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/116/downloadfile.bin_23.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/117/downloadfile.bin_24.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/118/downloadfile.bin_25.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/126/downloadfile.bin_23_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/127/downloadfile.bin_24_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/135/invalid.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/136/invalid_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/137/invalid_2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/144/invalid_8.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/174/invalid_20.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/145/invalid_9.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/149/invalid_11.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/150/invalid_1_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/151/invalid_2_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/152/invalid_3_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/153/invalid_4_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/154/invalid_5_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/155/invalid_6_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_n_029_2025_inspecao_sanitaria_e_industrial_de_produtos_de_origem_animal_e_vegetal__3.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_n_030_2025_reajuste_salarial_-_motorista_e_op_de_maquina.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/175/invalid_21.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/176/invalid_22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/177/downloadfile.bin_6.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/179/downloadfile.bin_2_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/180/downloadfile.bin_3_1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/181/downloadfile.bin_4_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/182/downloadfile.bin_5_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/184/downloadfile.bin_6_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/188/camscanner_08-08-2025_16.43_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/189/camscanner_08-08-2025_16.45.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/190/camscanner_08-08-2025_16.47.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_nba_046_2025_-_projeto_de_lei_municipal_amigo_da_natureza_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_nba_048_2025_-_projeto_de_lei_que_institui_a_opcao_pelo_pagamento_de_precatorios_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_lei_nba_049_2025_-_lei_modifica_programa_educador_social_voluntario_santa_helena_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/210/50.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_051_executivo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/211/54.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/212/55.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/213/56.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/220/57.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_059_executivo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/229/60.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/230/61.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_n_062_2025_-_pagamento_de_precatorios_do_fundef_2.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_n_064_2025_-_cria_vaga_em_cargo_publico_professor_lingua_portuguesa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/240/karla_10124891403_original.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/245/66_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/246/67_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/247/68_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_n_069_2025_-_incremento_ao_custeio_de_servicos_da_atencao_primaria_a_saude_-_ef_-_copia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/84/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/138/invalid_3.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/139/invalid_4.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/191/20250808_173816.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/159/invalid_10_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/161/invalid_12_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/162/invalid_13_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/165/invalid_16.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/166/invalid_17.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/192/20250808_182229.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/214/11.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/215/12.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/217/13_ofi.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/216/13.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/235/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/236/16.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/237/17.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/238/18.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/243/invalid_24.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/248/21.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/250/20251128_185346.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/251/23.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/252/20251128_190033.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/228/projeto_resolucao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/222/parecer_pl_053-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/223/parecer_pl_054-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/224/parecer_pl_055-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/225/parecer_pl_057-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/226/parecer_pl_058-2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/249/7.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/87/downloadfile.bin_5.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/93/downloadfile.bin_12.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/94/downloadfile.bin_13.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/95/downloadfile.bin_14.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/96/downloadfile.bin_15.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/97/downloadfile.bin_16.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/98/downloadfile.bin_17.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/99/doc-20250307-wa0007..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/100/downloadfile.bin_18.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/101/downloadfile.bin_19_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/102/20250307_183133.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/103/20250307_183837.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/104/20250307_184937.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/105/20250307_185229.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/106/20250307_185229.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/107/20250307_185827.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/109/20250314_164514_1.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/110/20250314_164456.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/111/20250314_164439.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/112/20250314_164428.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/113/downloadfile.bin_20.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/114/downloadfile.bin_21.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/115/downloadfile.bin_22.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/119/downloadfile.bin_26.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/120/downloadfile.bin_27.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/121/downloadfile.bin_28.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/122/downloadfile.bin_29.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/123/downloadfile.bin_30_1.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/124/downloadfile.bin_31.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/125/1.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/128/downloadfile.bin_25_1.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/129/downloadfile.bin_26_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/130/20250328_173306.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/131/20250328_173435.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/132/20250328_173657.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/133/20250328_175515.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/134/20250328_180237.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/140/invalid_5.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/141/invalid_6.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/142/invalid_7.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/143/20250416_170924.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/146/invalid_12.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/147/invalid_13.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/148/invalid_14.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/156/invalid_7_1.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/157/invalid_8_1.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/158/invalid_9_1.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/160/invalid_11_1.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/163/invalid_14_1.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/164/invalid_15.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/169/20250523_181151.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/170/20250523_181712.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/171/20250523_181151.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/172/20250523_181712.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/173/20250523_181214.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/185/20250801_180134.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/186/20250801_180142.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/187/20250801_180335.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/194/65.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/195/66.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/196/67.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/197/68.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/198/69.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/199/70.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/200/71.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/201/72.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/206/downloadfile_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/218/74.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/219/75.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/231/78.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/232/77.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/241/78_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/242/79.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/244/20251107_185359.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/82/camscanner_17-01-2025_15.00.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/83/camscanner_17-01-2025_15.00.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/85/projeto_de_lei_nb0_003_2025_modifica_estrutura_administrativa_altera_salario_tesoureiro_santa_helena_assinado.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/88/downloadfile.bin_8.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/89/downloadfile.bin_9_1.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/90/downloadfile.bin_10.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/91/downloadfile.bin_11.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/92/projeto_de_lei_nb0_008_2025_cria_cargos_concurso_santa_helena_fevereiro_2025_assinado_1.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/108/20250314_165413.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/116/downloadfile.bin_23.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/117/downloadfile.bin_24.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/118/downloadfile.bin_25.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/126/downloadfile.bin_23_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/127/downloadfile.bin_24_2.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/135/invalid.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/136/invalid_1.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/137/invalid_2.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/144/invalid_8.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/174/invalid_20.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/145/invalid_9.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/149/invalid_11.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/150/invalid_1_1.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/151/invalid_2_1.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/152/invalid_3_1.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/153/invalid_4_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/154/invalid_5_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/155/invalid_6_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_n_029_2025_inspecao_sanitaria_e_industrial_de_produtos_de_origem_animal_e_vegetal__3.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/168/projeto_de_lei_n_030_2025_reajuste_salarial_-_motorista_e_op_de_maquina.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/175/invalid_21.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/176/invalid_22.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/177/downloadfile.bin_6.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/179/downloadfile.bin_2_1.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/180/downloadfile.bin_3_1.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/181/downloadfile.bin_4_1.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/182/downloadfile.bin_5_1.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/184/downloadfile.bin_6_1.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/188/camscanner_08-08-2025_16.43_1.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/189/camscanner_08-08-2025_16.45.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/190/camscanner_08-08-2025_16.47.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_nba_046_2025_-_projeto_de_lei_municipal_amigo_da_natureza_assinado.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_nba_048_2025_-_projeto_de_lei_que_institui_a_opcao_pelo_pagamento_de_precatorios_assinado.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_lei_nba_049_2025_-_lei_modifica_programa_educador_social_voluntario_santa_helena_assinado.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/210/50.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/207/projeto_de_lei_051_executivo.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/211/54.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/212/55.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/213/56.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/220/57.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_059_executivo.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/229/60.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/230/61.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/233/projeto_de_lei_n_062_2025_-_pagamento_de_precatorios_do_fundef_2.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_n_064_2025_-_cria_vaga_em_cargo_publico_professor_lingua_portuguesa.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/240/karla_10124891403_original.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/245/66_1.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/246/67_1.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/247/68_1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_n_069_2025_-_incremento_ao_custeio_de_servicos_da_atencao_primaria_a_saude_-_ef_-_copia.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/84/projeto_de_lei_003.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/138/invalid_3.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/139/invalid_4.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/191/20250808_173816.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/159/invalid_10_1.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/161/invalid_12_1.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/162/invalid_13_1.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/165/invalid_16.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/166/invalid_17.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/192/20250808_182229.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/214/11.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/215/12.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/217/13_ofi.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/216/13.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/235/requerimento_15.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/236/16.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/237/17.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/238/18.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/243/invalid_24.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/248/21.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/250/20251128_185346.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/251/23.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/252/20251128_190033.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/228/projeto_resolucao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/222/parecer_pl_053-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/223/parecer_pl_054-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/224/parecer_pl_055-2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/225/parecer_pl_057-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2025/226/parecer_pl_058-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H172"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="180.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="179.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>