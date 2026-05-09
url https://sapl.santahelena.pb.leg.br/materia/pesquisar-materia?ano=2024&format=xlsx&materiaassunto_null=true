--- v0 (2025-10-21)
+++ v1 (2026-05-09)
@@ -54,497 +54,497 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>BRENO ROLIM</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAS, QUE SEJA FEITO SOLICITAÇÃO AO Sr. JOÃO CLEBER FERREIRA LIMA, PREFEITO DE SANTA HELENA, CONSIDERANDO A CRESCENTE PREOCUPAÇÃO COM O BEM-ESTAR DOS ANIMAIS, EM PARTICULAR  CÃES E GATOS ABANDONADOS EM NOSSO MUNICIPIO, SOLICITO A ATEMÇÃO E O APOIO DESTA CASA  PARA A IMPLEMENTÇÃO DE MEDITAS QUE VISEM MITIGAR ESSA SITUAÇÃO.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>DIRA CORREIA</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/57/imgtopdf_2203241644059.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/57/imgtopdf_2203241644059.pdf</t>
   </si>
   <si>
     <t>EU, VALDENIRA DE SOUSA SILVA, VEREADORA NESTE PODER LEGISLATIVO DE SANTA HELENA- PB; VENHO NA FORMA REGIMENTAL E NOS TERMOS DE LEI ORGÂNICA MUNICIPAL REQUERER, A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR OFICIO AO SR. PREFEITO MUNICIPAL JOÃO CLEBER FERREIRA LIMA, SOLICITANDO COLOCAR O CARRO PIPA COM ÁGUA NAS RUAS DE NOSSA CIDADE PARA AMENIZAR OS TRANSTORNOS CAUSADOS PELA FALTA D´AGUA PELA COMPANHIA DE ÁGUA E ESGOTOS DA PARAÍBA CAGEPA EM NOSSO MUNICÍPIO.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>NENEM DA BONITA</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/72/downloadfile1_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/72/downloadfile1_1.pdf</t>
   </si>
   <si>
     <t>EU FRANCISCO QUARESMA PANAIBA VEREADOR NESTE PODER LEGISLATIVO DE SANTA HELENA PB VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERE, A VOSSA EXCELENCIA, QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR OFICIO AO SRPREFEITO MUNICIPAL JOÃO CLEBER FERREIRA LIMA, SOLICITANDO DISTRIBUIÇÃO DAS PLACAS DESIGNATIVAS E PONTOS DE CONTRUÇÃO DE QUEBRA MOLAS QUE COMPORÃO O REQUERIMENTO ACIMA A SABER.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/79/downloadfile.bin_3.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/79/downloadfile.bin_3.pdf</t>
   </si>
   <si>
     <t>EU, FRANCISCO QUARESMA PARNAIBA, VEREADOR NESTA PODER LEGISLATIVOS DE SANTA HELENA -PB, VENHO NA FORMA REGIMENTAL E NOSTERMOS DA LEI ORGÂNICA, REQUERE, A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO PLENARIO SE DIGNE ENVIAR OFICIOA AO SENHOR PREFEITO MUNICIPAL JOÃO CLEBER FERREIRA LIMA PARA QUE ELE PROVIDENCIE O MAIS RÁPIDO POSSIVEL A MANUTENÇÃO DA PAVIMENTAÇÃO  A PARALELEPIPEDO DA PAREDE DO BOLDE DO AÇUDE DO SITIO MALHADA BONITA.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_n_002_2024_revisao_geral_anual_da_remuneracao_dos_servidores_publicos_2024.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_n_002_2024_revisao_geral_anual_da_remuneracao_dos_servidores_publicos_2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES PÚBLICOS _x000D_
 DO QUADRO DO PODER EXECUTIVO MUNICIPAL, EM CUMPRIMENTO AO ART. 37, _x000D_
 INCISO X, DA CONSTITUIÇÃO FEDERAL, CONFORME ABAIXO ESPECÍFICA E REMETE _x000D_
 DEMAIS PROVIDÊNCIAS NECESSÁRIAS.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lei_n_003_2024santa_helena_piso_professores_20222_reajuste_2024_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lei_n_003_2024santa_helena_piso_professores_20222_reajuste_2024_1.pdf</t>
   </si>
   <si>
     <t>CONCEDE REAJUSTE SALARIAL AOS PROFISSIONAIS DA EDUCAÇÃO DO_x000D_
 MUNICÍPIO DE SANTA HELENA, ESTADO DA PARAÍBA, ALTERANDO O ANEXO III DA LEI_x000D_
 MUNICIPAL Nº 652/2013, MODIFICADA PELA LEI MUNICIPAL Nº 840/2023, , CONFORME_x000D_
 ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/46/projeto_de_lei_n_001_2024_projeto_de_lei_final_abono_fundeb_santa_helena_revisado__geral_final_.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/46/projeto_de_lei_n_001_2024_projeto_de_lei_final_abono_fundeb_santa_helena_revisado__geral_final_.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO ABONOFUNDEB AOS PROFISSIONAIS DA EDUCAÇÃO_x000D_
 DA REDE MUNICIPAL DE ENSINO, NA FORMA QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/51/pdf10.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/51/pdf10.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/52/pdf14.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/52/pdf14.pdf</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/53/pdf13.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/53/pdf13.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODE EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/54/pdf11.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/54/pdf11.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA FINS ESPECIFICA.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/55/imgtopdf_1602241839031.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/55/imgtopdf_1602241839031.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA FINS ESPECIFICA</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/56/pdf12.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/56/pdf12.pdf</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_n_011_2024_criacao_de_cargos_efetivos_ace_e_aux_de_creche-corrigido.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_n_011_2024_criacao_de_cargos_efetivos_ace_e_aux_de_creche-corrigido.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE CARGOS EFETIVOS NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE SANTA HELENA E A MODIFICAÇÃO_x000D_
  DO ANEXO II DA LEI MUNICIPAL LEI Nº 849/2023, DE 03 DE MAIO DE 2023 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_n_012_2024_criacao_de_cargos_efetivos_ace_e_aux_de_creche.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_n_012_2024_criacao_de_cargos_efetivos_ace_e_aux_de_creche.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A AMPLIAÇÃO DO QUANTITATIVO DE VAGAS DOS CARGOS CRIADOS PELA LEI MUNICIPAL Nº_x000D_
 849/2023, DE 03 DE MAIO DE 2023, DA PREFEITURA MUNICIPAL DE SANTA HELENA, BEM COMO A_x000D_
 MODIFICAÇÃO DO SEU RESPECTIVO ANEXO E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/66/veto_do_projeto_lei_cria_vagas__auxiliar_creche_x_acs_santa_helena_2024.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/66/veto_do_projeto_lei_cria_vagas__auxiliar_creche_x_acs_santa_helena_2024.pdf</t>
   </si>
   <si>
     <t>VETO E RAZÕES DE VETO AO ART. 1º e 2º e ANEXO II DO PROJETO DE LEI Nº 013/2024, DE AUTORIA EXCLUSIVA DO EXECUTIVO._x000D_
 O executivo remeteu o Projeto de Lei nº 013/2024 para apreciação e votação dessa Casa Legislativa, a fim de DISPÕE SOBRE A CRIAÇÃO DE CARGOS _x000D_
 EFETIVOS NA ESTRUTURA ADMINISTRATIVA DA PREFEITURA MUNICIPAL DE SANTA HELENA E A MODIFICAÇÃO DO ANEXO II DA LEI_x000D_
 MUNICIPAL LEI Nº 849/2023, DE 03 DE MAIO DE 2023 E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/69/downloadfile.bin_2.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/69/downloadfile.bin_2.pdf</t>
   </si>
   <si>
     <t>AO CUMPRIMENTÁ-LO, VENHO SOLICITA DE VOSSA EXCELÊNCIA QUE SEJA CONVOCADA A CÂMARA MUNICIPAL DE SANTA HELENA-PB COM OBJETIVO DE ANALISAR E VOTAR O PROJETO DE LEI Nº 014/2024 - DISPÕE SOBRE A IMPLANTAÇÃO E IMPLEMENTAÇÃO DA POLITICA DE EDUCAÇÃO EM TEMPO INTEGRAL- PETI, DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE SANTA HELENA- PB, PARA APRECIAÇÃO E VOTAÇÃO POR ESTE PODER LEGISLATIVO.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/70/downloadfile.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/70/downloadfile.pdf</t>
   </si>
   <si>
     <t>AO CUMPRIMENTA-LO, VENHO SOLICITAR DE VOSSA EXCELÊNCIA QUE SEJA CONVOCADA A CÂMARA MUNICIPAL DE SANTA HELENA PB COM O OBJETIVO DE ANALISAR E VOTAR O PROJETO DE LEI Nº016/2024 DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTARIA DO MUNICIPIO DE 2025 (LDO) E DÁ OUTRAS PROVIDENCIAS, PARA APRECIAÇÃO E VOTAÇÃO POR ESTE PODE LEGISLATIVO.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_n_018_2024_aquisicao_de_ambulancia_emenda_parlamentar_estadual.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_n_018_2024_aquisicao_de_ambulancia_emenda_parlamentar_estadual.pdf</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_lei_26-2024.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_lei_26-2024.pdf</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/77/downloadfile.bin_1_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/77/downloadfile.bin_1_1.pdf</t>
   </si>
   <si>
     <t>autoriza o poder executivo municipal a abrir crédito especial para  fins que especifica</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_de_lei_n_029_alienacao_veiculos_santa_helena_2024.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_de_lei_n_029_alienacao_veiculos_santa_helena_2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ALIENAÇÃO DE VEÍCULOS E EQUIPAMENTOS PERTENCENTES AO MUNICÍPIO DE SANTA HELENA-PB, E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/80/downloadfile.jpg_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/80/downloadfile.jpg_1.pdf</t>
   </si>
   <si>
     <t>CRIA GRATIFICAÇÃO ESPECIAL PARA O AUDITOR FISCAL DE CONTROLE INTERNO, QUE IRÁ DESEMPENHAR OS SERVIÇOS DE EXAMINAR A REGULARIDADE AVALIAR A EFICIÊNCIA DA GESTÃO ADMINISTRATIVA E DOS RESULTADOS ALCANÇADOS, BEM COMO APRESENTAR SUBSÍDIOS PARA O APERFEIÇOAMENTO DOS PROCEDIMENTOS ADMINISTRATIVOS, SEMPRE ALINHADA AOS OBJETIVOS E METAS FIXADOS PELA ADMINISTRAÇÃO PÚBLICA CONFORME AS LEGISLAÇÕES FEDERAIS N°101/2000, ART.31 DA CONSTITUIÇÃO FEDERAL, LEI DE RESPONSABILIDADE FISCAL, LEI FEDERAL 4.320/64, E DEMAIS LEGISLAÇÕES COMPLEMENTARES NO ÂMBITO DOS ÓRGÃOS E UNIDADES VINCULADAS A PREFEITURA MUNICIPAL DE SANTA HELENA DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/47/imgtopdf_0202241655009_2.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/47/imgtopdf_0202241655009_2.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A MESA DIRETORIA, OUVIDO O PLENÁRIO E CUMPRIDAS AS FORMALIDADES REGIMENTAS, QUE SEJA FEITO SOLICITAÇÃO AO Sr. JOÃO CLEBER FERREIRA LIMA, PREFEITO DE SANTA HELENA, CONSIDERANDO A CRESCENTE PREOCUPAÇÃO COM O BEM-ESTAR DOS ANIMAS, EM PARTICULAR  CÃES E GATOS ABANDONADOS EM NOSSO MUNICÍPIO, SOLICITO A ATENÇÃO EN O APOIO DESTA CASA PARA A IMPLEMENTAÇÃO DE MEDIDAS QUE VISEM MITIGAR ESSA SITUAÇÃO.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/49/camscanner_16-02-2024_11.43_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/49/camscanner_16-02-2024_11.43_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORES PÚBLICOS DA CÂMARA MUNICIPAL DE VEREADORES DE SANTA HELENA (PB) E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/67/downloadfile.jpg.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/67/downloadfile.jpg.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADA DE "CRECHE MUNICIPAL ADELINA FERREIRA" A NOVA CRECHE DE EDUCAÇÃO INFANTIL DE 0 (ZERO) A 3 (TRÊS) ANOS SITUADA A RUA ANTONIO SOARES DE SOUSA NESTA CIDADE DE SANTA HELENA/PB E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>FABIANA</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/68/downloadfile.bin_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/68/downloadfile.bin_1.pdf</t>
   </si>
   <si>
     <t>FICA DENOMINADO DE "KATIA DINIZ BEZERR" O BERÇARIO DA NOVA CRECHE MUNICIPAL DE EDUCAÇÃO INFANTIL, RECEM CONSTRUIDA NA RUA ANTONIO SOSRES DE SOUSA. DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/73/downloadfile2_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/73/downloadfile2_1.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDOS DE PREFEITO VICE PREFEITO E SECRETARIA MUNICIPAL PARA O QUADRINIO 2025-2028 E DÁ OUTRAS PROVIDENCIA</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/74/downloadfile3.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/74/downloadfile3.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSIDIOS DE VEREADORA PARA O QUADRIENIO 2025-2028 E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/75/downloadfile4.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/75/downloadfile4.pdf</t>
   </si>
   <si>
     <t>DA NOME A RUA DEMONINADA  A DE MANOEL CORREIA LIMA A RUA PROJETADA QUE TEM INICIO NO ANTIGO CURRAL DE JOEL SOARES DE SOUSA E QUE JA TEM DUAS RESIDENCIAS CONSTRUIDAS SENDO UMA A DE ROMENNIG DE MUNDOSO E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>JÚLIO NETO</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/58/imgtopdf_2203241818005.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/58/imgtopdf_2203241818005.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TÍTULO DE CIDADÃ SANTA-HELENENSE A SRA.DANIELLA VELLOSO BORGES RIBEIRO, SENADORA DA REPÚBLICA DO BRASIL, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SANTA HELENA-PB, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/60/com.google.android.apps.photos.image_2.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/60/com.google.android.apps.photos.image_2.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TITULO DE CIDADÃ SANTA-HELENENSE A SRA. SHIRLEY KELMA BEZERRA FERREIRA COELHO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SANTA HELENA-PB, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/61/com.google.android.apps.photos.image_3.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/61/com.google.android.apps.photos.image_3.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TITULO DE CIDADÃ SANTA-HELENENSE A SRA. ANTONIO RAFAEL SOBRINHO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SANTA HELENA-PB, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TITULO DE CIDADÃ SANTA-HELENENSE A SR. PADRE ANDERSON DA SILVA BRAGA, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SANTA HELENA-PB, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/63/julio_1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/63/julio_1.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TITULO DE CIDADÃ SANTA-HELENENSE A SRA. DRA. JANAINE FERNANDES GALVÃO, PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SANTA HELENA-PB, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
     <t>BEBÉ</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/81/downloadfile.bin_4.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/81/downloadfile.bin_4.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE TITULO DE CIDADÃO SANTA-HELENENSE AO ILUSTRISSIMO DR. ISAIAS JOSÉ DANTAS GUALBERTO CHEFE DO (DNIT); PELOS RELEVANTES SERVIÇOS PRESTADOS AO MUNICÍPIO DE SANTA HELENA-PB, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/50/projeto_de_resolucao_no_001.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/50/projeto_de_resolucao_no_001.pdf</t>
   </si>
   <si>
     <t>CONDE LICENÇA AO VEREADOR FRANCISCO FERREIRA PARNAIBA (CILDO PARNAIBA) E DÁ  OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/59/com.google.android.apps.photos.image.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/59/com.google.android.apps.photos.image.pdf</t>
   </si>
   <si>
     <t>COM VISTAS AO CUMPRIMENTOS DE DETERMINAÇÃO CONSTITUCIONAL E DAS DECISÕES EMANADAS DO TRIBUNAL PLENO DESTA CORTE DE CONTAS, INFORMAMOS A VOSSA EXCELÊNCIA, A A APRECIAÇÃO DOS AUTOS DO PROCESSO ELETRÔNICO TC N°04117/22, QUE TRATAM DA PRESTAÇÃO DE CONTAS ANUAL DA PREFEITURA MUNICIPAL DE SANTA HELENA, DE RESPONSABILIDADE DO PREFEITO, SENHOR JOÃO CLEBER FERREIRA LIMA, RELATIVAS AO EXERCÍCIO DE 2021.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -851,68 +851,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/57/imgtopdf_2203241644059.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/72/downloadfile1_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/79/downloadfile.bin_3.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_n_002_2024_revisao_geral_anual_da_remuneracao_dos_servidores_publicos_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lei_n_003_2024santa_helena_piso_professores_20222_reajuste_2024_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/46/projeto_de_lei_n_001_2024_projeto_de_lei_final_abono_fundeb_santa_helena_revisado__geral_final_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/51/pdf10.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/52/pdf14.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/53/pdf13.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/54/pdf11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/55/imgtopdf_1602241839031.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/56/pdf12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_n_011_2024_criacao_de_cargos_efetivos_ace_e_aux_de_creche-corrigido.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_n_012_2024_criacao_de_cargos_efetivos_ace_e_aux_de_creche.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/66/veto_do_projeto_lei_cria_vagas__auxiliar_creche_x_acs_santa_helena_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/69/downloadfile.bin_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/70/downloadfile.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_n_018_2024_aquisicao_de_ambulancia_emenda_parlamentar_estadual.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_lei_26-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/77/downloadfile.bin_1_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_de_lei_n_029_alienacao_veiculos_santa_helena_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/80/downloadfile.jpg_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/47/imgtopdf_0202241655009_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/49/camscanner_16-02-2024_11.43_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/67/downloadfile.jpg.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/68/downloadfile.bin_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/73/downloadfile2_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/74/downloadfile3.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/75/downloadfile4.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/58/imgtopdf_2203241818005.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/60/com.google.android.apps.photos.image_2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/61/com.google.android.apps.photos.image_3.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/63/julio_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/81/downloadfile.bin_4.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/50/projeto_de_resolucao_no_001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/59/com.google.android.apps.photos.image.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/57/imgtopdf_2203241644059.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/72/downloadfile1_1.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/79/downloadfile.bin_3.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/44/projeto_de_lei_n_002_2024_revisao_geral_anual_da_remuneracao_dos_servidores_publicos_2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/45/projeto_de_lei_n_003_2024santa_helena_piso_professores_20222_reajuste_2024_1.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/46/projeto_de_lei_n_001_2024_projeto_de_lei_final_abono_fundeb_santa_helena_revisado__geral_final_.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/51/pdf10.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/52/pdf14.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/53/pdf13.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/54/pdf11.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/55/imgtopdf_1602241839031.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/56/pdf12.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_n_011_2024_criacao_de_cargos_efetivos_ace_e_aux_de_creche-corrigido.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_n_012_2024_criacao_de_cargos_efetivos_ace_e_aux_de_creche.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/66/veto_do_projeto_lei_cria_vagas__auxiliar_creche_x_acs_santa_helena_2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/69/downloadfile.bin_2.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/70/downloadfile.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/71/projeto_de_lei_n_018_2024_aquisicao_de_ambulancia_emenda_parlamentar_estadual.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/76/projeto_de_lei_26-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/77/downloadfile.bin_1_1.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/78/projeto_de_lei_n_029_alienacao_veiculos_santa_helena_2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/80/downloadfile.jpg_1.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/47/imgtopdf_0202241655009_2.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/49/camscanner_16-02-2024_11.43_1.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/67/downloadfile.jpg.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/68/downloadfile.bin_1.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/73/downloadfile2_1.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/74/downloadfile3.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/75/downloadfile4.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/58/imgtopdf_2203241818005.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/60/com.google.android.apps.photos.image_2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/61/com.google.android.apps.photos.image_3.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/63/julio_1.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/81/downloadfile.bin_4.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/50/projeto_de_resolucao_no_001.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2024/59/com.google.android.apps.photos.image.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="168.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="167.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>