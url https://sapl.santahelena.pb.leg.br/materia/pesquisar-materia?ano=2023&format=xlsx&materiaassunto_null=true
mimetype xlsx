--- v0 (2025-10-22)
+++ v1 (2026-05-09)
@@ -54,444 +54,444 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>JÚNIOR</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_no_011.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_no_011.pdf</t>
   </si>
   <si>
     <t>Solicitando a climatizaçao das salas de aula da escola Tiburtino Verissimo Dantas do distrito de de Varzea da Ema neste Municipio de Santa Helena PB</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>NENEM DA BONITA</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/20/camscanner_26-05-2023_17.10.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/20/camscanner_26-05-2023_17.10.pdf</t>
   </si>
   <si>
     <t>Eu Francisco Quaresma Parnaíba,Vereador neste poder Legislativo de Santa Helena PB,venho na forma regimental e nos termos da Lei Orgânica Municipal,REQUERER a vossa Excelencia após ouvido plenário,se digne a enviar ofício ao Sr. Prefeito Municipal JOÃO CLÉBER FERREIRA LIMA,solicitando a construção de quebra-molas na rua Pedro Muniz de Brito,na sede deste Município conforme solicitação dos próprios moradores.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/26/camscanner_15-09-2023_16.38.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/26/camscanner_15-09-2023_16.38.pdf</t>
   </si>
   <si>
     <t>EU, FRANCISCO QUARESMA PARNAIBA,  VEREADOR NESTE PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERER, A VOSSA EXCELÊNCIA, QUE APÓS OUVIDO PLENÁRIO SE DIGNE ENVIAR OFICIO AO SR. PREFEITO MUNICIPAL JOÃO CLEBER FERREIRA LIMA, SOLICITANDO A CONSTRUÇÃO DE QUEBRA MOLAS, NA EXTENSÃO DA RUA PEDRO MUNIZ DE BRITO, NA SEDE DA CIDADE DE SANTA HELENA-PB.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>FABIANA</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/37/imgtopdf_2710231905025.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/37/imgtopdf_2710231905025.pdf</t>
   </si>
   <si>
     <t>REQUER SESSÃO ESPECIAL EM ALUSÃO AO NOVEMBRO AZUL, MÊS DA CONSCIENTIZAÇÃO E PREVENÇÃO DO CÂNCER DE PROSTATA</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_lei_n_003_2023_modifica_a_estrutura_administrativa.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_lei_n_003_2023_modifica_a_estrutura_administrativa.pdf</t>
   </si>
   <si>
     <t>Modifica a redaçao do artigo 5,inciso II , alineas F assim como os anexos I,II e IV da lei municipal N 501/2007 e da outras providencias.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/6/projeto_de_lei_n_004_2023_reestruturacao_do_conselho_tutelar.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/6/projeto_de_lei_n_004_2023_reestruturacao_do_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos a lei municipal N 476/2005, de 29 de novembro de 2005,30 de março  de 2015,que dispoem sobre a politica dos direitos de criança e do adolescente,o fundo munipal da criança e do adolescente e o conselho tutelar dos direitos da criança e do adolescente, do municipio de santa helena pb e adota outras providencias.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_n_005_2023_acordo_judicial_fundef.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_n_005_2023_acordo_judicial_fundef.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo do municipio de santa helena a firmar acordo judicial N 8 vara federal sa seçao judiciaria da paraiba sobre verbas do artigo FUNDEF na forma que disciplina.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_n_007_2023_consorcio_dos_municipios_paraibanos_-_santa_helena_2023.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_n_007_2023_consorcio_dos_municipios_paraibanos_-_santa_helena_2023.pdf</t>
   </si>
   <si>
     <t>Autoriza o municipil de Santa Helena a integrar o consorcio dos municipios Paraibanos COMPAB e a ratificar o protocolo de intençoes firmado entre os municipios de Sobrado,Bom Jesus,Boa Vista,Monteiro,Baia da Traiçao,Pedra Branca,Juazeirinho,Cabaceiras,Lagoa Seca,Itabaiana,Gurjao,Santa Luzia,Duas Estradas,Quixaba e Alagoinha e das demais providencias.</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/11/final-_projeto_de_lei_cargos_concurso_santa_helena-_santa_helena_2023-1.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/11/final-_projeto_de_lei_cargos_concurso_santa_helena-_santa_helena_2023-1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos de provimento efetivo ambito da administração publica municipal de Santa Helena municipal de Santa Helena -PB e da outras providencias.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/12/camscanner_28-04-2023_19.37.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/12/camscanner_28-04-2023_19.37.pdf</t>
   </si>
   <si>
     <t>Cria os cargos de procurador juridico e contador no ambito do poder executivo do municipio de santa Helena/PB  e da outras providencias</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/13/projeto_de_lei_n_010_criacao_do_conselho_mulher__santa_helena.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/13/projeto_de_lei_n_010_criacao_do_conselho_mulher__santa_helena.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do conselho da mulher,que passa a ser denominado de conselho municipal de direitos da mulher,da igualdade raciaL e LGBTQIA+</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_n_011_criacao_do_conselho_pessoa_com_deficiencia___santa_helena.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_n_011_criacao_do_conselho_pessoa_com_deficiencia___santa_helena.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do conselho municipal dos direitos da pessoa com deficiência,e o fundo municipal das pessoas com deficiência estabelece a política municipal da pessoa com deficiência e da outras providências.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/19/lei_n_824_2022_ldo-santa_helena_2023_.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/19/lei_n_824_2022_ldo-santa_helena_2023_.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para a elaboração da lei orçamentaria do município de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_n_014_2023_revisao_geral_anual_da_remuneracao_dos_servidores_publicos_-_copia.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_n_014_2023_revisao_geral_anual_da_remuneracao_dos_servidores_publicos_-_copia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da remuneração dos servidores públicos do quadro do poder executivo municipal,em cumprimento ao ART.37,inciso ,da constituição federal,conforme abaixo específica e remete demais providências necessárias.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/21/camscanner_04-08-2023_10.17.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/21/camscanner_04-08-2023_10.17.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N 016-2023 - QUE ADOTA O DIÁRIO OFICIAL DOS MUNICÍPIOS DO ESTADO DA PARAÍBA, INSTITUÍDO E ADMINISTRADO PELA FAMUP, COMO MEIO OFICIAL DE COMUNICAÇÃO DOS ATOS NORMATIVOS E ADMINISTRATIVAS DO MUNICÍPIO DE SANTA HELENA - PB., CONFORME ESPECIFICA E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/24/image_to_pdf_01092023_102910.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/24/image_to_pdf_01092023_102910.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 019/2023 - DISCIPLINA A PRESTAÇÃO DE SERVIÇOS DE MÁQUINAS SUBSIDIADOS PELO MUNICÍPIO DE SANTA HELENA E DÁ OUTRAS PROVIDENCIA</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_023-2023_piso_enfermagem.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_023-2023_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 023/2023- AUTORIZAR O PODER EXECUTIVO MUNICIPAL A CONCEDER PARCELA DE COMPLEMENTAÇÃO DO VENCIMENTO AOS ENFERMEIROS E TÉCNICOS DE ENFERMAGEM, INTEGRANTES DO QUADRO SERVIDORES DO MUNICÍPIO DE SANTA HELENA-PB E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/27/camscanner_20-09-2023_11.41.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/27/camscanner_20-09-2023_11.41.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 024/2023 - INSTITUI A ZONA URBANA E DE EXPANSÃO URBANA E URBANIZÁVEL DO MUNICÍPIO DE SANTA HELENA-PB E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/28/camscanner_20-09-2023_11.47.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/28/camscanner_20-09-2023_11.47.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 021/2023 - MODIFICA A REDAÇÃO DO ARTIGO 5º , INCISO I E II , ALÍNEAS "C" E "L" , ASSIM COMO OS ANEXOS I, II E VI DA LEI MUNICIPAL Nº 501/2007 E DÁ OUTRAS PROVIDÊNCIAS,</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/29/camscanner_20-09-2023_11.55.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/29/camscanner_20-09-2023_11.55.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 025/2023 - AUTORIZA O PODE EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA FINS QUE ESPECIFICA (IMPLANTAÇÃO E MANUTENÇÃO DO PISO DA ENFERMAGEM)</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_lei_n_027_2023_alteracao_aliquotas_e_equacionando_deficit_ipam_2023.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_lei_n_027_2023_alteracao_aliquotas_e_equacionando_deficit_ipam_2023.pdf</t>
   </si>
   <si>
     <t>FIXA A ALÍQUOTA PREVIDENCIÁRIA DO_x000D_
 REGIME PRÓPRIO DE PREVIDÊNCIA DO_x000D_
 MUNICÍPIO DE SANTA HELENA E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_n_028_2023_modifica_a_estrutura_administrativa_desmembramento_da_educacao_e_esporte.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_n_028_2023_modifica_a_estrutura_administrativa_desmembramento_da_educacao_e_esporte.pdf</t>
   </si>
   <si>
     <t>MODIFICA A REDAÇÃO DO ARTIGO 5º, INCISO II,_x000D_
 ALÍNEAS “C”, ASSIM COMO OS ANEXOS I, II E_x000D_
 VI DA LEI MUNICIPAL N° 501/2007 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_n_029_2023_altera_a_lei_de_planos_carreira_e_remuneracao_dos_professores.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_n_029_2023_altera_a_lei_de_planos_carreira_e_remuneracao_dos_professores.pdf</t>
   </si>
   <si>
     <t>ALTERA ARTIGOS DA LEI MUNICIPAL Nº 586, DE_x000D_
 27 DE DEZEMBRO DE 2010, QUE DISPÕE SOBRE_x000D_
 O PLANO DE CARGOS, CARREIRA E_x000D_
 REMUNERAÇÃO DOS PROFISSIONAIS DA_x000D_
 EDUCAÇÃO DO MUNICÍPIO DE SANTA HELENA,_x000D_
 ESTADO DA PARAÍBA, CONFORME ESPECIFICA_x000D_
 E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/34/imgtopdf_2710231205036.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/34/imgtopdf_2710231205036.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE TERRENO AO ESTADO DA PARAÍBA E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA A DOAÇÃO DE TERRENO AO ESTADO DA PARAÍBA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/42/imgtopdf_2411231831024.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/42/imgtopdf_2411231831024.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI N° 026/2023 -ESTIMA A RECEITA E FIXA A FIXA A DESPESA DO MUNICÍPIO DE SANTA HELENA, PARA O EXERCÍCIO DE 2023 E DÁ OUTRAS PROVIDENCIAS (LOA-2024)</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/17/camscanner_19-05-2023_17.06.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/17/camscanner_19-05-2023_17.06.pdf</t>
   </si>
   <si>
     <t>Eu,MARIA DE FATIMA GONZAGA GOMES HONORATO,vereadora neste poder legislativo de Santa Helena-PB,venho na forma regimental e nos termos da Lei Organica Municipal,requerer,a vossa EXCELÊNCIA,que após ouvido plenário se digne a promover SESSÃO ESPECIAL em alusão ao mes de combate á violencia sexual da criança e do adolescente,formalizando convite para participação dos seguintes  órgãos competentes:PODER EXECUTIVO,CRÁS,CREAS,CONSELHO TUITELAEE POPULAÇÃO.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/18/camscanner_19-05-2023_17.06.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/18/camscanner_19-05-2023_17.06.pdf</t>
   </si>
   <si>
     <t>Eu,Maria de Fatima Gonzaga Honorato,vereadora deste poder legislativo de Santa Helena PB,venho na forma regimental e nos termos da lei organica municipal REQUERER,a vossa Excelencia que apos ouvido plenario se digne a promover SESSÃO ESPECIAL em alusão ao mes de combate a violencia sexual da criança e do adolescente,formalizando convite para participação dos seguintes órgãos competentes:PODER EXECUTIVO,CRÁS,CREAS,CONSELHO TUTELAR E POPULAÇÃO.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/22/camscanner_04-08-2023_10.17.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/22/camscanner_04-08-2023_10.17.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE MOÇÃO DE APLAUSO POR ATO DE BRAVURA AO POLICIAL MILITAR DO 6º BPM -BATALHÃO DE POLICIA MILITAR,COM SEDE NA CIDADE DE CAJAZEIRAS-PB, AO 2º SARGENTO DA PMPB ''ALDENOR DE  BRITO FERNANDES''.</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>JÚLIO NETO</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/35/imgtopdf_2710231752022.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/35/imgtopdf_2710231752022.pdf</t>
   </si>
   <si>
     <t>EU, JÚLIO NETO DIAS DE OLIVEIRA, VERIADOR NESTE PODER LEGISLATIVO DE SANTA HELENA - PB, VENHO NA FORMA REGIMELTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERER, AO PLENÁRIO CONCEDER VOTOS DE APLAUSO PARA O PROFESSOR DE EDUCAÇÃO FÍSICA Sr. MANUEL DIAS DE OLIVEIRA JUNIOR, COM A DEVIDA ENTREGA DA HONRARIA EM DATA A SER MARCADA</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/36/imgtopdf_2710231754005.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/36/imgtopdf_2710231754005.pdf</t>
   </si>
   <si>
     <t>EU, JÚLIO NETO DIAS DE OLIVEIRA, VEREADOR NESTE PODER LEGISLATIVO DE SANTA HELENA- PB VENHO NA FORMA  REGIMENTAL E NOS TERMOS DE LEI ORGÂNICA MUNICIPAL, REQUERER, AO PLENÁRIO CONCEDER VOTOS DE APLAUSO PARA A ESTUDANTE "MARIA EVENNILY DA SILVA SOUSA", COM A DEVIDA ENTREGA DA HONRARIA EM DATA A SER MARCADA.</t>
   </si>
   <si>
     <t>ZEZINHO BARROSO</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/39/imgtopdf_2411231723036.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/39/imgtopdf_2411231723036.pdf</t>
   </si>
   <si>
     <t>EU, JOSÉ JUSCICLEDSON LOPES DE SENA, VEREADOR NESTE PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERER, A VOSSA EXCELÊNCIA QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR OFICIO AO SR.PREFEITO MUNICIPAL DE SANTA HELENA -PB, JOÃO CLEBER FERREIRA LIMA, NO SENTIDO DE INSTITUIR UM PROJETO DE LEI PARA CONCEDER AUMENTO SALARIAL NOS VENCIMENTOS DOS MOTORISTA COM HABILITAÇÃO  D.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/40/imgtopdf_2411231724039.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/40/imgtopdf_2411231724039.pdf</t>
   </si>
   <si>
     <t>EU, JOSÉ JUSCICLEDSON LOPES DE SENA, VEREADOR NESTE PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERER, A VOSSA EXCELÊNCIA QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR OFICIO AO SR.PREFEITO MUNICIPAL DE SANTA HELENA -PB, JOÃO CLEBER FERREIRA LIMA, SOLICITANDO FAZER A REFORMA DA LAVANDERIA PÚBLICA DO SITIO RUA NOVA.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/41/imgtopdf_2411231725033.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/41/imgtopdf_2411231725033.pdf</t>
   </si>
   <si>
     <t>EU, JULIO NETO DIAS DE OLIVEIRA , VEREADOR NESTE PODER LEGISLATIVO DE SANTA HELENA-PB, VENHO NA FORMA REGIMENTAL E NOS TERMOS DA LEI ORGÂNICA MUNICIPAL, REQUERER, A VOSSA EXCELÊNCIA QUE APÓS OUVIDO PLENÁRIO SE DIGNE A ENVIAR OFICIO AO SR.PREFEITO MUNICIPAL DE SANTA HELENA -PB, JOÃO CLEBER FERREIRA LIMA, SOLICITANDO A CONSTRUÇÃO DE QUEBRA MOLAS, NA EXTENSÃO DA RUA GREGÓRIO VERÍSSIMO DANTAS, NO DISTRITO DE VÁRZEA DA EMA, NESTE MUNICÍPIO DE SANTA HELENA-PB.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/4/camscanner_01-06-2023_11.23.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/4/camscanner_01-06-2023_11.23.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de títulos de cidadãos honorários do município de Santa Helena-PB aos excelentíssimo senhores desembargadores do egrégio TJPB, Saulo Henrique de Sá e Benevides(presidente do TJPB), Maria das Graças Morais Guedes(vice-presidente do TJPB) Frederico Martinho da Nóbrega Coutinho (corregedor geral da justiça) e Marcos Cavalcanti de Albuquerque.</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/23/camscanner_04-08-2023_10.17.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/23/camscanner_04-08-2023_10.17.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE MOÇÃO DE APLAUSO POR ATO DE BRAVURA AO POLICIAL MILITAR DO 6º BPM – BATALHÃO DE POLICIA MILITAR, COM SEDE NA CIDADE DE CAJAZEIRAS-PB, AO 2º SARGENTO DA PMPB “ALDENOR DE BRITO FERNANDES”</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>CILDO PARNAÍBA</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/43/imgtopdf_2411231841030.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/43/imgtopdf_2411231841030.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO SANTA- HELENENSE AO SR. "MANASSES DIAS FEITOSA" E ADOTA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/16/camscanner_19-05-2023_11.46.pdf</t>
+    <t>http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/16/camscanner_19-05-2023_11.46.pdf</t>
   </si>
   <si>
     <t>Institui o sistema municipal de cultura de Santa Helena SMC,cria o conselho municipal de politica cultural e o fundo municipal de cultura da outras providencias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -798,68 +798,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_no_011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/20/camscanner_26-05-2023_17.10.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/26/camscanner_15-09-2023_16.38.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/37/imgtopdf_2710231905025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_lei_n_003_2023_modifica_a_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/6/projeto_de_lei_n_004_2023_reestruturacao_do_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_n_005_2023_acordo_judicial_fundef.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_n_007_2023_consorcio_dos_municipios_paraibanos_-_santa_helena_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/11/final-_projeto_de_lei_cargos_concurso_santa_helena-_santa_helena_2023-1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/12/camscanner_28-04-2023_19.37.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/13/projeto_de_lei_n_010_criacao_do_conselho_mulher__santa_helena.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_n_011_criacao_do_conselho_pessoa_com_deficiencia___santa_helena.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/19/lei_n_824_2022_ldo-santa_helena_2023_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_n_014_2023_revisao_geral_anual_da_remuneracao_dos_servidores_publicos_-_copia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/21/camscanner_04-08-2023_10.17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/24/image_to_pdf_01092023_102910.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_023-2023_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/27/camscanner_20-09-2023_11.41.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/28/camscanner_20-09-2023_11.47.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/29/camscanner_20-09-2023_11.55.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_lei_n_027_2023_alteracao_aliquotas_e_equacionando_deficit_ipam_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_n_028_2023_modifica_a_estrutura_administrativa_desmembramento_da_educacao_e_esporte.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_n_029_2023_altera_a_lei_de_planos_carreira_e_remuneracao_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/34/imgtopdf_2710231205036.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/42/imgtopdf_2411231831024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/17/camscanner_19-05-2023_17.06.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/18/camscanner_19-05-2023_17.06.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/22/camscanner_04-08-2023_10.17.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/35/imgtopdf_2710231752022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/36/imgtopdf_2710231754005.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/39/imgtopdf_2411231723036.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/40/imgtopdf_2411231724039.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/41/imgtopdf_2411231725033.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/4/camscanner_01-06-2023_11.23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/23/camscanner_04-08-2023_10.17.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/43/imgtopdf_2411231841030.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/16/camscanner_19-05-2023_11.46.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/10/requerimento_no_011.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/20/camscanner_26-05-2023_17.10.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/26/camscanner_15-09-2023_16.38.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/37/imgtopdf_2710231905025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/5/projeto_de_lei_n_003_2023_modifica_a_estrutura_administrativa.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/6/projeto_de_lei_n_004_2023_reestruturacao_do_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/7/projeto_de_lei_n_005_2023_acordo_judicial_fundef.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/8/projeto_de_lei_n_007_2023_consorcio_dos_municipios_paraibanos_-_santa_helena_2023.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/11/final-_projeto_de_lei_cargos_concurso_santa_helena-_santa_helena_2023-1.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/12/camscanner_28-04-2023_19.37.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/13/projeto_de_lei_n_010_criacao_do_conselho_mulher__santa_helena.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/14/projeto_de_lei_n_011_criacao_do_conselho_pessoa_com_deficiencia___santa_helena.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/19/lei_n_824_2022_ldo-santa_helena_2023_.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/15/projeto_de_lei_n_014_2023_revisao_geral_anual_da_remuneracao_dos_servidores_publicos_-_copia.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/21/camscanner_04-08-2023_10.17.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/24/image_to_pdf_01092023_102910.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/25/projeto_de_lei_023-2023_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/27/camscanner_20-09-2023_11.41.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/28/camscanner_20-09-2023_11.47.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/29/camscanner_20-09-2023_11.55.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/30/projeto_de_lei_n_027_2023_alteracao_aliquotas_e_equacionando_deficit_ipam_2023.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/31/projeto_de_lei_n_028_2023_modifica_a_estrutura_administrativa_desmembramento_da_educacao_e_esporte.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_n_029_2023_altera_a_lei_de_planos_carreira_e_remuneracao_dos_professores.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/34/imgtopdf_2710231205036.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/42/imgtopdf_2411231831024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/17/camscanner_19-05-2023_17.06.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/18/camscanner_19-05-2023_17.06.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/22/camscanner_04-08-2023_10.17.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/35/imgtopdf_2710231752022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/36/imgtopdf_2710231754005.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/39/imgtopdf_2411231723036.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/40/imgtopdf_2411231724039.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/41/imgtopdf_2411231725033.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/4/camscanner_01-06-2023_11.23.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/23/camscanner_04-08-2023_10.17.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/43/imgtopdf_2411231841030.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santahelena.pb.leg.br/media/sapl/public/materialegislativa/2023/16/camscanner_19-05-2023_11.46.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H39"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="17.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="175.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="174.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>